--- v0 (2026-04-14)
+++ v1 (2026-11-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D393E15" w14:textId="77777777" w:rsidR="00744407" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk125105362"/>
     </w:p>
     <w:p w14:paraId="180F9E59" w14:textId="77777777" w:rsidR="00744407" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A3A7368" w14:textId="77777777" w:rsidR="00744407" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -118,70 +118,69 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1526" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7841"/>
       </w:tblGrid>
       <w:tr w:rsidR="00744407" w14:paraId="2583F00E" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="1670"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7841" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A1CF7C8" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="002C125E" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A354B16" w14:textId="77777777" w:rsidR="008422C8" w:rsidRDefault="008422C8" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="129D25A6" w14:textId="433387C0" w:rsidR="00744407" w:rsidRPr="002C125E" w:rsidRDefault="008422C8" w:rsidP="00551716">
+          <w:p w14:paraId="129D25A6" w14:textId="5FA76893" w:rsidR="00744407" w:rsidRPr="002C125E" w:rsidRDefault="008422C8" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidRPr="005F51BC">
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">éclaration </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
@@ -260,124 +259,124 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="519D00E8" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00722491" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F38AA7D" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00457C43" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AD790DC" w14:textId="00DD1C5B" w:rsidR="00744407" w:rsidRPr="00457C43" w:rsidRDefault="00744407" w:rsidP="00744407">
+    <w:p w14:paraId="4AD790DC" w14:textId="08302053" w:rsidR="00744407" w:rsidRPr="00457C43" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457C43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Etat au </w:t>
       </w:r>
-      <w:r w:rsidR="006A23B3">
+      <w:r w:rsidR="006D653E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>04.01.2024</w:t>
+        <w:t>29.10.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ADD1E2A" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00457C43" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C0BDA9D" w14:textId="77777777" w:rsidR="0025717C" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A977984" w14:textId="77777777" w:rsidR="0025717C" w:rsidRDefault="0025717C" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E986898" w14:textId="77777777" w:rsidR="0025717C" w:rsidRDefault="0025717C" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CC30FA7" w14:textId="501DB43D" w:rsidR="00744407" w:rsidRDefault="005F51BC" w:rsidP="00744407">
+    <w:p w14:paraId="4CC30FA7" w14:textId="55FFFB8C" w:rsidR="00744407" w:rsidRDefault="005F51BC" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F51BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La déclaration ci-dessous est </w:t>
       </w:r>
       <w:r w:rsidR="00744407" w:rsidRPr="00C13EC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">à remplir pour </w:t>
       </w:r>
       <w:r w:rsidR="00744407">
         <w:rPr>
@@ -408,97 +407,136 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de détention indirecte, à remplir également pour chaque personne morale. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16CFBDBC" w14:textId="77777777" w:rsidR="00201BF2" w:rsidRDefault="00201BF2" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C51BC9E" w14:textId="4E0E5495" w:rsidR="005F51BC" w:rsidRPr="00C13EC6" w:rsidRDefault="005F51BC" w:rsidP="00744407">
+    <w:p w14:paraId="5C51BC9E" w14:textId="0D5E35A7" w:rsidR="005F51BC" w:rsidRPr="00C13EC6" w:rsidRDefault="005F51BC" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Veuillez également nous fournir une copie d’un document d’identité voire du RC (pour les personnes morales). </w:t>
+        <w:t xml:space="preserve">Veuillez également nous fournir une copie d’un document d’identité </w:t>
+      </w:r>
+      <w:r w:rsidR="001879D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>et, pour les personnes morale, copie de l’</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3152">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>extrait</w:t>
+      </w:r>
+      <w:r w:rsidR="001879D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>RC</w:t>
+      </w:r>
+      <w:r w:rsidR="001879D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723C4CFC" w14:textId="77777777" w:rsidR="00744407" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10442"/>
       </w:tblGrid>
       <w:tr w:rsidR="00744407" w:rsidRPr="002C125E" w14:paraId="0F738601" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10442" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E625F27" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00FC5BF9" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC44BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">DECLARATION </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1265,57 +1303,57 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0057116D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003533E2">
-[...5 lines deleted...]
-            <w:r w:rsidR="003533E2">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>ne pas faire l’objet ou ne pas en avoir fait l’objet.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B73F1A1" w14:textId="77777777" w:rsidR="00833C61" w:rsidRDefault="00744407" w:rsidP="00833C61">
             <w:pPr>
@@ -1340,154 +1378,250 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0057116D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="003533E2">
-[...5 lines deleted...]
-            <w:r w:rsidR="003533E2">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>en faire l’objet ou en avoir fait l’objet (dans ce cas, annexer les pièces justificatives)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3954EF04" w14:textId="7D706231" w:rsidR="00744407" w:rsidRPr="00D0246B" w:rsidRDefault="00744407" w:rsidP="00833C61">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="360"/>
               <w:ind w:left="1452"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D0246B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Liste des procédures (notamment informations sur les parties, le sujet, l’état et, le cas échéant, l’issue de la procédure)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A623118" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00B0391D" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="0A623118" w14:textId="2D1AAC87" w:rsidR="00744407" w:rsidRPr="00B0391D" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Le (La) soussigné(e) confirme que la présente déclaration a été complétée de bonne foi et en pleine connaissance des dispositions pénales de la Loi sur l’Autorité fédérale de surveillance des marchés financiers (notamment </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>A</w:t>
+            <w:r w:rsidR="009C627F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>rt 45 LFINMA). Le (La) soussigné(e) a connaissance du fait qu’en tant que personne accréditée auprès de SO-FIT il (elle) doit informer sans délai SO-FIT de toute modification qui interviendrait dans l’état de procédures à son encontre</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (Art 14 lettre e, Règlement d’affiliation)</w:t>
+              <w:t>rt</w:t>
+            </w:r>
+            <w:r w:rsidR="009C627F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve"> 45 LFINMA). Le (La) soussigné(e) a connaissance du fait qu’en tant que personne accréditée auprès de SO-FIT il (elle) doit informer sans délai SO-FIT de toute modification qui interviendrait dans l’état de procédures à son encontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="009C627F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rt</w:t>
+            </w:r>
+            <w:r w:rsidR="009C627F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="009C627F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lettre </w:t>
+            </w:r>
+            <w:r w:rsidR="009C627F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB3152">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ch</w:t>
+            </w:r>
+            <w:r w:rsidR="009C627F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. iv du</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Règlement d’affiliation)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>. Le (La) soussigné(e) a par ailleurs connaissance du fait que SO-FIT est autorisé à vérifier l’exactitude de la présente déclaration.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74021884" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00B0391D" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="74021884" w14:textId="6E2FF5DA" w:rsidR="00744407" w:rsidRPr="00B0391D" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lieu et date :</w:t>
             </w:r>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
@@ -1578,67 +1712,82 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00355F84" w:rsidRPr="00B0391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> de la personne concernée</w:t>
+            <w:r w:rsidR="00355F84">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> représentant(s) de la société</w:t>
+            </w:r>
+            <w:r w:rsidR="00355F84" w:rsidRPr="00B0391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t> :</w:t>
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
@@ -1728,299 +1877,425 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Le cas échéant, la liste des procédures peut être remise sur un document annexé à la présente</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="799E7231" w14:textId="3BAC39AB" w:rsidR="00B75C72" w:rsidRPr="00744407" w:rsidRDefault="00344406" w:rsidP="00744407">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="592D32B5" wp14:editId="10349AC5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="592D32B5" wp14:editId="6C7A2CFE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:align>center</wp:align>
+                  <wp:posOffset>439387</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>1282353</wp:posOffset>
+                  <wp:posOffset>898335</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6676390" cy="394854"/>
-                <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+                <wp:extent cx="6676390" cy="780283"/>
+                <wp:effectExtent l="0" t="0" r="0" b="1270"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Zone de texte 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6676390" cy="394854"/>
+                          <a:ext cx="6676390" cy="780283"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="25D1DC34" w14:textId="77777777" w:rsidR="002C3288" w:rsidRPr="00621AA8" w:rsidRDefault="002C3288" w:rsidP="002C3288">
+                          <w:p w14:paraId="25D1DC34" w14:textId="1E08DD80" w:rsidR="002C3288" w:rsidRPr="00621AA8" w:rsidRDefault="002C3288" w:rsidP="00152582">
                             <w:pPr>
                               <w:pStyle w:val="Pieddepage"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00621AA8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                                 <w:vertAlign w:val="superscript"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00621AA8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> Même si ces procédures se sont conclues par des acquittements ou des décisions de classement ou non-entrée en matière.</w:t>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00152582" w:rsidRPr="00152582">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="fr-CH"/>
+                              </w:rPr>
+                              <w:t>Sont en revanche exclues de l'obligation de déclarer les procédures ayant</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00152582">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="fr-CH"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00152582" w:rsidRPr="00152582">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="fr-CH"/>
+                              </w:rPr>
+                              <w:t>abouti à un acquittement pénal total ou à un rejet total de la plainte ainsi que les décisions de non-lieu</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00152582">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="fr-CH"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00152582" w:rsidRPr="00152582">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                                <w:lang w:val="fr-CH"/>
+                              </w:rPr>
+                              <w:t>et de non-entrée en matière.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7EF96E1C" w14:textId="5DE86092" w:rsidR="002C3288" w:rsidRPr="00621AA8" w:rsidRDefault="002C3288" w:rsidP="002C3288">
                             <w:pPr>
                               <w:pStyle w:val="Pieddepage"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00621AA8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                                 <w:vertAlign w:val="superscript"/>
                               </w:rPr>
                               <w:t>2</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00621AA8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> Sont notamment considérées comme positions ayant une influence sur l’activité les fonctions dirigeantes, d’autres fonctions impliquant une </w:t>
+                              <w:t xml:space="preserve"> Sont notamment considérées comme positions </w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r w:rsidRPr="00621AA8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t>ayant</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r w:rsidRPr="00621AA8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="14"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> une influence sur l’activité les fonctions dirigeantes, d’autres fonctions impliquant une </w:t>
                             </w:r>
                             <w:r w:rsidR="003D4F39" w:rsidRPr="00621AA8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t>responsabilité</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00621AA8">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="14"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:br/>
                               <w:t xml:space="preserve">  importante et les participations qualifiées dans la personne morale.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5146AFFC" w14:textId="77777777" w:rsidR="00344406" w:rsidRDefault="00344406"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="592D32B5" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:100.95pt;width:525.7pt;height:31.1pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBPGfDKwIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5x3GyNOkaXIMCBo&#10;C6RDz4osxQZkUZOU2NmvHyU7j3Y7DbvIpEh9fH30/KGpFDkK60rQGR30+pQIzSEv9T6jP17XX+4p&#10;cZ7pnCnQIqMn4ejD4vOneW1SMYQCVC4sQRDt0tpktPDepEnieCEq5npghEajBFsxj6rdJ7llNaJX&#10;Khn2+9OkBpsbC1w4h7ePrZEuIr6UgvtnKZ3wRGUUc/PxtPHchTNZzFm6t8wUJe/SYP+QRcVKjUEv&#10;UI/MM3Kw5R9QVcktOJC+x6FKQMqSi1gDVjPof6hmWzAjYi3YHGcubXL/D5Y/HbfmxRLffIUGBxga&#10;UhuXOrwM9TTSVuGLmRK0YwtPl7aJxhOOl9Pp3XQ0QxNH22g2vp+MA0xyfW2s898EVCQIGbU4ltgt&#10;dtw437qeXUIwB6rM16VSUQlUECtlyZHhEJWPOSL4Oy+lSY2ZjCb9CKwhPG+RlcZcrjUFyTe7pit0&#10;B/kJ67fQUsMZvi4xyQ1z/oVZ5ALWhfz2z3hIBRgEOomSAuyvv90HfxwRWimpkVsZdT8PzApK1HeN&#10;w5sNxuNAxqiMJ3dDVOytZXdr0YdqBVj5ADfJ8CgGf6/OorRQveEaLENUNDHNMXZG/Vlc+ZbxuEZc&#10;LJfRCelnmN/oreEBOnQ6jOC1eWPWdHPyOOEnOLOQpR/G1fqGlxqWBw+yjLMMDW672vUdqRvZ0K1Z&#10;2I1bPXpdfwaL3wAAAP//AwBQSwMEFAAGAAgAAAAhALdgfkfgAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0tPwzAQhO9I/AdrkbggaqcvIMSpEAIqcaPhIW5uvCQR8TqK3ST8e7YnOM7OauabbDO5&#10;VgzYh8aThmSmQCCV3jZUaXgtHi+vQYRoyJrWE2r4wQCb/PQkM6n1I73gsIuV4BAKqdFQx9ilUoay&#10;RmfCzHdI7H353pnIsq+k7c3I4a6Vc6XW0pmGuKE2Hd7XWH7vDk7D50X18Rymp7dxsVp0D9uhuHq3&#10;hdbnZ9PdLYiIU/x7hiM+o0POTHt/IBtEq4GHRA1zldyAONpqlSxB7Pm0XiYg80z+X5D/AgAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAME8Z8MrAgAAVAQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALdgfkfgAAAACQEAAA8AAAAAAAAAAAAAAAAAhQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:34.6pt;margin-top:70.75pt;width:525.7pt;height:61.45pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjP8XcLAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w8mqRGnCJLkWFA&#10;0BZIh54VWUoMyKImKbGzXz9Kdh7tdhp2kUmR+vj66NlDUylyFNaVoHPa76WUCM2hKPUupz9eV1+m&#10;lDjPdMEUaJHTk3D0Yf7506w2mRjAHlQhLEEQ7bLa5HTvvcmSxPG9qJjrgREajRJsxTyqdpcUltWI&#10;XqlkkKbjpAZbGAtcOIe3j62RziO+lIL7Zymd8ETlFHPz8bTx3IYzmc9YtrPM7EvepcH+IYuKlRqD&#10;XqAemWfkYMs/oKqSW3AgfY9DlYCUJRexBqymn36oZrNnRsRasDnOXNrk/h8sfzpuzIslvvkKDQ4w&#10;NKQ2LnN4GepppK3CFzMlaMcWni5tE40nHC/H48l4eI8mjrbJNB1MhwEmub421vlvAioShJxaHEvs&#10;FjuunW9dzy4hmANVFqtSqagEKoilsuTIcIjKxxwR/J2X0qTGTIZ3aQTWEJ63yEpjLteaguSbbdMV&#10;uoXihPVbaKnhDF+VmOSaOf/CLHIB60J++2c8pAIMAp1EyR7sr7/dB38cEVopqZFbOXU/D8wKStR3&#10;jcO7749GgYxRGd1NBqjYW8v21qIP1RKw8j5ukuFRDP5enUVpoXrDNViEqGhimmPsnPqzuPQt43GN&#10;uFgsohPSzzC/1hvDA3TodBjBa/PGrOnm5HHCT3BmIcs+jKv1DS81LA4eZBlnGRrcdrXrO1I3sqFb&#10;s7Abt3r0uv4M5r8BAAD//wMAUEsDBBQABgAIAAAAIQCWovnD4gAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BToNAEIbvJr7DZky8GLtAKW2RpTFGbeLNUm1627IjENlZwm4B397tSY8z8+Wf7882&#10;k27ZgL1tDAkIZwEwpNKohioB++LlfgXMOklKtoZQwA9a2OTXV5lMlRnpHYedq5gPIZtKAbVzXcq5&#10;LWvU0s5Mh+RvX6bX0vmxr7jq5ejDdcujIEi4lg35D7Xs8KnG8nt31gKOd9XhzU6vH+N8Me+et0Ox&#10;/FSFELc30+MDMIeT+4Phou/VIfdOJ3MmZVkrIFlHnvT7OFwAuwBhFCTATgKiJI6B5xn/3yH/BQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGM/xdwsAgAAVAQAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJai+cPiAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;hgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACVBQAAAAA=&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="25D1DC34" w14:textId="77777777" w:rsidR="002C3288" w:rsidRPr="00621AA8" w:rsidRDefault="002C3288" w:rsidP="002C3288">
+                    <w:p w14:paraId="25D1DC34" w14:textId="1E08DD80" w:rsidR="002C3288" w:rsidRPr="00621AA8" w:rsidRDefault="002C3288" w:rsidP="00152582">
                       <w:pPr>
                         <w:pStyle w:val="Pieddepage"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00621AA8">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                           <w:vertAlign w:val="superscript"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00621AA8">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> Même si ces procédures se sont conclues par des acquittements ou des décisions de classement ou non-entrée en matière.</w:t>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00152582" w:rsidRPr="00152582">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                          <w:lang w:val="fr-CH"/>
+                        </w:rPr>
+                        <w:t>Sont en revanche exclues de l'obligation de déclarer les procédures ayant</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00152582">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                          <w:lang w:val="fr-CH"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00152582" w:rsidRPr="00152582">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                          <w:lang w:val="fr-CH"/>
+                        </w:rPr>
+                        <w:t>abouti à un acquittement pénal total ou à un rejet total de la plainte ainsi que les décisions de non-lieu</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00152582">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                          <w:lang w:val="fr-CH"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00152582" w:rsidRPr="00152582">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                          <w:lang w:val="fr-CH"/>
+                        </w:rPr>
+                        <w:t>et de non-entrée en matière.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7EF96E1C" w14:textId="5DE86092" w:rsidR="002C3288" w:rsidRPr="00621AA8" w:rsidRDefault="002C3288" w:rsidP="002C3288">
                       <w:pPr>
                         <w:pStyle w:val="Pieddepage"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00621AA8">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                           <w:vertAlign w:val="superscript"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00621AA8">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> Sont notamment considérées comme positions ayant une influence sur l’activité les fonctions dirigeantes, d’autres fonctions impliquant une </w:t>
+                        <w:t xml:space="preserve"> Sont notamment considérées comme positions </w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r w:rsidRPr="00621AA8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                        <w:t>ayant</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r w:rsidRPr="00621AA8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="14"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> une influence sur l’activité les fonctions dirigeantes, d’autres fonctions impliquant une </w:t>
                       </w:r>
                       <w:r w:rsidR="003D4F39" w:rsidRPr="00621AA8">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t>responsabilité</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00621AA8">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="14"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:br/>
                         <w:t xml:space="preserve">  importante et les participations qualifiées dans la personne morale.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5146AFFC" w14:textId="77777777" w:rsidR="00344406" w:rsidRDefault="00344406"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B75C72" w:rsidRPr="00744407" w:rsidSect="003906D5">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="663" w:left="851" w:header="397" w:footer="127" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5387E6B9" w14:textId="77777777" w:rsidR="00C46F5B" w:rsidRDefault="00C46F5B">
+    <w:p w14:paraId="0462BCEC" w14:textId="77777777" w:rsidR="00E0650C" w:rsidRDefault="00E0650C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="035358B5" w14:textId="77777777" w:rsidR="00C46F5B" w:rsidRDefault="00C46F5B">
+    <w:p w14:paraId="35DECF42" w14:textId="77777777" w:rsidR="00E0650C" w:rsidRDefault="00E0650C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -2044,170 +2319,151 @@
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="750FDA1D" w14:textId="77777777" w:rsidR="006570CC" w:rsidRPr="006570CC" w:rsidRDefault="00B23930" w:rsidP="006570CC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="750FDA1D" w14:textId="77777777" w:rsidR="00152582" w:rsidRPr="006570CC" w:rsidRDefault="00B23930" w:rsidP="006570CC">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="021648"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006570CC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="021648"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>OAR</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7C2F92C0" w14:textId="77777777" w:rsidR="006570CC" w:rsidRPr="000B6C8B" w:rsidRDefault="00B23930" w:rsidP="006570CC">
+  <w:p w14:paraId="7C2F92C0" w14:textId="77777777" w:rsidR="00152582" w:rsidRPr="000B6C8B" w:rsidRDefault="00B23930" w:rsidP="006570CC">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="595959"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000B6C8B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="595959"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2, rue Pedro-Meylan, 1208 Genève; +41 22 700 73 20;</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="595959"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="003533E2">
-[...28 lines deleted...]
-    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidRPr="002B2ECE">
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>info@so-fit.ch</w:t>
+      </w:r>
+    </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="595959"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> ; </w:t>
     </w:r>
-    <w:hyperlink r:id="rId1" w:history="1">
+    <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="00BD07EE">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>so-fit.ch</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="595959"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="481DD8A5" w14:textId="77777777" w:rsidR="00E231B2" w:rsidRPr="00A34711" w:rsidRDefault="00B23930" w:rsidP="00A34711">
+  <w:p w14:paraId="481DD8A5" w14:textId="77777777" w:rsidR="00152582" w:rsidRPr="00A34711" w:rsidRDefault="00B23930" w:rsidP="00A34711">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006570CC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006570CC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
@@ -2233,85 +2489,85 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00A34711">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3C0D0663" w14:textId="77777777" w:rsidR="00E231B2" w:rsidRPr="00803C95" w:rsidRDefault="003533E2" w:rsidP="00803C95">
+  <w:p w14:paraId="3C0D0663" w14:textId="77777777" w:rsidR="00152582" w:rsidRPr="00803C95" w:rsidRDefault="00152582" w:rsidP="00803C95">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="472BB4EA" w14:textId="77777777" w:rsidR="00C46F5B" w:rsidRDefault="00C46F5B">
+    <w:p w14:paraId="59B60CB7" w14:textId="77777777" w:rsidR="00E0650C" w:rsidRDefault="00E0650C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AEA1C79" w14:textId="77777777" w:rsidR="00C46F5B" w:rsidRDefault="00C46F5B">
+    <w:p w14:paraId="40009D68" w14:textId="77777777" w:rsidR="00E0650C" w:rsidRDefault="00E0650C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6E6B714F" w14:textId="172E9BF9" w:rsidR="00E231B2" w:rsidRPr="00621AA8" w:rsidRDefault="00D20C8F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E6B714F" w14:textId="172E9BF9" w:rsidR="00152582" w:rsidRPr="00621AA8" w:rsidRDefault="00D20C8F">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BA20E0">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09C1E499" wp14:editId="2A9A2BA2">
           <wp:extent cx="2476500" cy="800100"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="35" name="Image 35"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Image 1"/>
@@ -2364,51 +2620,51 @@
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2.1.</w:t>
     </w:r>
     <w:r w:rsidR="003906D5">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>5.1</w:t>
     </w:r>
     <w:r w:rsidR="00621AA8" w:rsidRPr="00621AA8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05D90F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62305B3A"/>
     <w:lvl w:ilvl="0" w:tplc="3D485648">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4658,155 +4914,174 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1989940004">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1231843023">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="156071889">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="268392296">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="798718487">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1026298829">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="84"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="DljjFwdt1ktdKxBqOnBzlkLqqMkPmLLCbQyNbkG6jkGh+oOpK9j5f2LNvRA176N5LFexeIiJWi4/4UTofuXUAQ==" w:salt="Uihfnz5ClbLpHAC7tFS44A=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="MBRmqOFUehYegPJPgQj3Liau1MLwKzqo15sLTvzj30BGaxMiZg36iaFs9iKdDo5nG5bbMmyTPRIbFxIgubqKPQ==" w:salt="xyJTV7o3no2+NydquFxVMA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D20C8F"/>
     <w:rsid w:val="00045C7A"/>
     <w:rsid w:val="00063078"/>
+    <w:rsid w:val="000A648B"/>
+    <w:rsid w:val="00124D8C"/>
+    <w:rsid w:val="00152582"/>
+    <w:rsid w:val="001879D2"/>
     <w:rsid w:val="00197462"/>
     <w:rsid w:val="00201BF2"/>
     <w:rsid w:val="0025717C"/>
     <w:rsid w:val="002C3288"/>
     <w:rsid w:val="00301B6D"/>
     <w:rsid w:val="00344406"/>
     <w:rsid w:val="003533E2"/>
+    <w:rsid w:val="00355F84"/>
+    <w:rsid w:val="00374CB8"/>
+    <w:rsid w:val="003903DF"/>
     <w:rsid w:val="003906D5"/>
     <w:rsid w:val="003D4F39"/>
+    <w:rsid w:val="003E39DE"/>
+    <w:rsid w:val="004C0D6B"/>
     <w:rsid w:val="005F51BC"/>
+    <w:rsid w:val="00604ED1"/>
     <w:rsid w:val="00615CB9"/>
     <w:rsid w:val="00621AA8"/>
     <w:rsid w:val="006A23B3"/>
     <w:rsid w:val="006B2995"/>
+    <w:rsid w:val="006D653E"/>
+    <w:rsid w:val="006F6D81"/>
     <w:rsid w:val="00744407"/>
     <w:rsid w:val="007467FB"/>
     <w:rsid w:val="00833C61"/>
     <w:rsid w:val="00836878"/>
     <w:rsid w:val="008422C8"/>
     <w:rsid w:val="008525C6"/>
     <w:rsid w:val="00865D34"/>
     <w:rsid w:val="008753AE"/>
+    <w:rsid w:val="009C627F"/>
     <w:rsid w:val="00A01FAA"/>
     <w:rsid w:val="00A7157C"/>
     <w:rsid w:val="00A85F36"/>
     <w:rsid w:val="00A90BCC"/>
     <w:rsid w:val="00B23930"/>
+    <w:rsid w:val="00B25EF1"/>
     <w:rsid w:val="00B36AAC"/>
     <w:rsid w:val="00B37875"/>
     <w:rsid w:val="00B51D5F"/>
     <w:rsid w:val="00B75C72"/>
     <w:rsid w:val="00C46F5B"/>
+    <w:rsid w:val="00CA1EDF"/>
     <w:rsid w:val="00CB47C5"/>
     <w:rsid w:val="00D20C8F"/>
     <w:rsid w:val="00D2248C"/>
     <w:rsid w:val="00D52B2D"/>
     <w:rsid w:val="00D61C3C"/>
+    <w:rsid w:val="00DB3152"/>
     <w:rsid w:val="00DB4F30"/>
+    <w:rsid w:val="00DC6ADC"/>
+    <w:rsid w:val="00E0650C"/>
     <w:rsid w:val="00EA0750"/>
     <w:rsid w:val="00F03451"/>
     <w:rsid w:val="00FC4F46"/>
     <w:rsid w:val="00FD012F"/>
     <w:rsid w:val="00FF19C8"/>
+    <w:rsid w:val="00FF696C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7D4BC3EF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EA9F6C51-340E-4ADC-96F3-C520EC4E3783}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5594,66 +5869,82 @@
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00744407"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003903DF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.so-fit.ch" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.so-fit.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@so-fit.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -5916,70 +6207,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>401</Words>
-  <Characters>2208</Characters>
+  <Words>405</Words>
+  <Characters>2231</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2604</CharactersWithSpaces>
+  <CharactersWithSpaces>2631</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lara Ghenim</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>