--- v0 (2026-04-14)
+++ v1 (2026-11-05)
@@ -8,51 +8,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D393E15" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="180F9E59" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A3A7368" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
@@ -133,51 +133,50 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1526" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7841"/>
       </w:tblGrid>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="2583F00E" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="1670"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7841" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A1CF7C8" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="445A9D4E" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="635197AB" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
@@ -487,113 +486,104 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="134D5288" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1863E1BB" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AD790DC" w14:textId="327BE31D" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
+    <w:p w14:paraId="4AD790DC" w14:textId="7E875A1E" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Etat au </w:t>
       </w:r>
-      <w:r w:rsidR="000F7D65" w:rsidRPr="00873CC4">
+      <w:r w:rsidR="008D5453">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>24</w:t>
+        <w:t>02</w:t>
       </w:r>
-      <w:r w:rsidR="00A01FAA" w:rsidRPr="00873CC4">
+      <w:r w:rsidR="00FD6173">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidR="000F7D65" w:rsidRPr="00873CC4">
+      <w:r w:rsidR="008D5453">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>01</w:t>
+        <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00FD012F" w:rsidRPr="00873CC4">
+      <w:r w:rsidR="00FD6173">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>.202</w:t>
-[...8 lines deleted...]
-        <w:t>4</w:t>
+        <w:t>.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ADD1E2A" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FDB0DB9" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
@@ -615,51 +605,50 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5126"/>
         <w:gridCol w:w="5127"/>
       </w:tblGrid>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="733CDF05" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10253" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31AA2B3B" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="684932AC" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
@@ -775,51 +764,50 @@
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="5B29F22F" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="6DD4B76C" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="655"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10253" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0144BCE1" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="450EB32B" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
@@ -934,51 +922,50 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
           <w:p w14:paraId="5FFC51A3" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="14709BEF" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="148DA8F1" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1996DF06" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -1088,51 +1075,50 @@
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BF6A8DE" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5127" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50B9359F" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C4B00F5" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
@@ -1235,51 +1221,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="28036FE6" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F1AED13" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0705D629" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -1395,51 +1380,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="05F597B9" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5127" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39CA49DB" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2080327F" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
@@ -1554,51 +1538,50 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
           <w:p w14:paraId="711E071A" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="5043B92D" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26E8A359" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45CF4A2C" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
@@ -1708,51 +1691,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
           <w:p w14:paraId="3C5D66B5" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5127" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6639F6BB" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58BB60FD" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
@@ -2038,51 +2020,50 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
           <w:p w14:paraId="32646356" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="278AC7E3" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5123D282" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="664F92ED" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date de la création de la société :</w:t>
@@ -2175,51 +2156,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
           <w:p w14:paraId="15C475CD" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5127" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2CE7FBEF" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5AB8DE15" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
@@ -2346,51 +2326,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BBA5CE7" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="1784D8A4" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="860"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="122316C3" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="672CF704" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -2483,51 +2462,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
           </w:p>
           <w:p w14:paraId="430D312D" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5127" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C246FE6" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4CE5C19E" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Appartenance à un groupe international ?</w:t>
@@ -2558,58 +2536,58 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="CaseACocher1"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OUI</w:t>
             </w:r>
           </w:p>
@@ -2638,58 +2616,58 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="CaseACocher2"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NON</w:t>
             </w:r>
           </w:p>
@@ -2701,51 +2679,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7253E4FE" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="7E4083BF" w14:textId="77777777" w:rsidTr="00833C61">
         <w:trPr>
           <w:trHeight w:val="3304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E77C280" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="336D87CF" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -2784,58 +2761,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="14" w:name="CaseACocher3"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OUI</w:t>
             </w:r>
           </w:p>
@@ -2869,99 +2846,98 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="15" w:name="CaseACocher4"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5127" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38C37797" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DCFA7E8" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="3DCFA7E8" w14:textId="78B9BE74" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Actionnaires – associés avec la ligne de détention complète jusqu’aux personnes physiques détenant au moins 10% des parts ou droit de vote de la société (détenteurs de participation qualifiée). Une annexe à la présente demande peut remplacer la liste exigée ici.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62695721" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3058,177 +3034,174 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="16"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="4791CC02" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="876"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C0B32C5" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5127" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24A77720" w14:textId="4CFD2A64" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="24A77720" w14:textId="2B4A4FC1" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pour les personnes physiques</w:t>
             </w:r>
             <w:r w:rsidR="00833C61" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou morales</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> détenant au moins 10% du capital, merci de remplir le formulaire en fin du présent questionnaire.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="2096C531" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="876"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10253" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4C4A35" w14:textId="207A14E3" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00B37875">
+          <w:p w14:paraId="3F4C4A35" w14:textId="4EA94F2B" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00B37875">
             <w:pPr>
               <w:pStyle w:val="FINMAStandardAbsatz"/>
               <w:spacing w:before="0" w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Etes-vous actuellement soumis à la FINMA ou affilié à un OAR : </w:t>
             </w:r>
             <w:r w:rsidR="00B37875" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00B37875" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidR="002B4756" w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B37875" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B37875" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00B37875" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> OUI   </w:t>
             </w:r>
             <w:r w:rsidR="00B37875" w:rsidRPr="00873CC4">
@@ -3237,58 +3210,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00B37875" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidR="00B37875" w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B37875" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00B37875" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00B37875" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> NON</w:t>
             </w:r>
           </w:p>
@@ -3334,74 +3307,98 @@
                   <w:listItem w:displayText="VQF" w:value="VQF"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00873CC4">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45170E92" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="45170E92" w14:textId="7FB7F05F" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Le candidat est rendu attentif que SO-FIT peut demander directement des renseignements à la FINMA ou à l’OAR actuel (art 27 LBA)</w:t>
+              <w:t>Le candidat est rendu attentif que SO-FIT peut demander directement des renseignements à la FINMA ou à l’OAR actuel (art</w:t>
+            </w:r>
+            <w:r w:rsidR="009F467E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 27 LBA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5317AD96" w14:textId="79E900D8" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">B. Informations sur les organes de la société </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CC4">
         <w:rPr>
@@ -3444,148 +3441,145 @@
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5239"/>
         <w:gridCol w:w="5239"/>
       </w:tblGrid>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="3AFDC8C0" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="675"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F41385C" w14:textId="570690A0" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00B36AAC" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Membres de l’organe d’administration et gestion</w:t>
             </w:r>
             <w:r w:rsidR="00744407" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou fonction assimilée (une liste peut être annexée) :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="041C1FD4" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45FDCBFA" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Personne ayant droit de signature individuelle (une liste peut être annexée) :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="348705FF" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="403BD988" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="350B41AC" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Nom : </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -3674,51 +3668,50 @@
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BE327BF" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Nom :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -3824,51 +3817,50 @@
           </w:p>
           <w:p w14:paraId="24789012" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="7F9E48DD" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53150BD3" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Prénom : </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -3969,51 +3961,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
           <w:p w14:paraId="69737A30" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E2369CB" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Prénom :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -4107,51 +4098,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="0BC397DE" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="765E485C" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Nationalité :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -4252,51 +4242,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="21"/>
           </w:p>
           <w:p w14:paraId="1A0AD7DA" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2D07855D" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Nationalité :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -4402,51 +4391,50 @@
           </w:p>
           <w:p w14:paraId="1493F8FC" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="6B6AC223" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="937"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69A5DB97" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Domicile :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -4535,51 +4523,50 @@
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1AE615B0" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Domicile :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -4685,51 +4672,50 @@
           </w:p>
           <w:p w14:paraId="07DAAEA6" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="029F9337" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="477"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="79A69C84" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Année de naissance : </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -4830,51 +4816,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="25"/>
           </w:p>
           <w:p w14:paraId="07CF7210" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C5777E6" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5. Année de naissance :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -4969,51 +4954,50 @@
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="28597B07" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="744"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3EDF6498" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6. Fonction :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -5103,51 +5087,50 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B22FD3B" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6. Fonction :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -5239,146 +5222,143 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="389C4AD4" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0BD19709" w14:textId="5537A49F" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00301B6D" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Membres de l’organe d’administration et gestion</w:t>
             </w:r>
             <w:r w:rsidR="00744407" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou fonction assimilée (une liste peut être annexée) :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="029BDF6F" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30D74A6A" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Personne ayant droit de signature individuelle (une liste peut être annexée) :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E4E9AFA" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="12624444" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EEF70F8" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Nom :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -5479,51 +5459,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="29"/>
           </w:p>
           <w:p w14:paraId="22CDBEA6" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A17B701" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Nom :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -5626,51 +5605,50 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="30"/>
           </w:p>
           <w:p w14:paraId="0AD46CE5" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="5B984904" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5EE1AB95" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Prénom : </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -5771,51 +5749,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="31"/>
           </w:p>
           <w:p w14:paraId="12806CE4" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63DE20AC" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Prénom :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -5906,51 +5883,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="009330E3" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7C35F2D2" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Nationalité :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -6051,51 +6027,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="33"/>
           </w:p>
           <w:p w14:paraId="3CB1505C" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7964ACD0" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Nationalité :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -6201,51 +6176,50 @@
           </w:p>
           <w:p w14:paraId="2646AE23" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="26F785CC" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="29C72279" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Domicile :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -6346,51 +6320,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="35"/>
           </w:p>
           <w:p w14:paraId="578243AA" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B6AAF95" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Domicile :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -6493,51 +6466,50 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="36"/>
           </w:p>
           <w:p w14:paraId="06DEA89F" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="0607D58C" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00D4B922" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5. Année de naissance :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -6626,51 +6598,50 @@
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BCEEE8B" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5. Année de naissance :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -6777,51 +6748,50 @@
           <w:p w14:paraId="4CA2363E" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="7ED7A5F4" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="906"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75981A59" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6. Fonction :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -6923,51 +6893,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="39"/>
           </w:p>
           <w:p w14:paraId="6737B4E7" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5F23E366" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6. Fonction :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -7162,51 +7131,50 @@
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="5233"/>
       </w:tblGrid>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="34FFD146" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A3BFE25" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Responsable LBA interne à la société :</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A91CFD9" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
@@ -7265,51 +7233,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Si la personne est déjà accréditée auprès de SO-FIT, joindre une déclaration personnelle et un extrait du casier judiciaire. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EA6B6F4" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:ind w:left="720"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CC5A88C" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25DFF115" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
@@ -7712,58 +7679,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="44" w:name="CaseACocher5"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="44"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> OUI          </w:t>
             </w:r>
@@ -7773,91 +7740,90 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="45" w:name="CaseACocher6"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="45"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="0447BB22" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="550C2FBD" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Responsable LBA externe à la société</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F90402C" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
@@ -7903,51 +7869,50 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Si la personne est déjà accréditée auprès de SO-FIT, joindre une déclaration personnelle et un extrait du casier judiciaire. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09C94B14" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A51F844" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
@@ -8472,58 +8437,58 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="50" w:name="CaseACocher7"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="50"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> OUI          </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
@@ -8531,58 +8496,58 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="51" w:name="CaseACocher8"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="51"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> NON</w:t>
             </w:r>
           </w:p>
@@ -8602,137 +8567,134 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5239"/>
         <w:gridCol w:w="5239"/>
       </w:tblGrid>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="4EB954F4" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6ACD0CB2" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Collaborateur LBA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="576CEEB7" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="090ECB9C" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Collaborateur LBA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17A5CD15" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="3FC0BA72" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36FCE291" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Nom :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -8831,51 +8793,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E8CAAEC" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1585D5D6" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1. Nom :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -8976,51 +8937,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A692BC3" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="1864CDEE" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5FBD82C0" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Prénom : </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -9119,51 +9079,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="044DE9B4" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C0B4BB9" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2. Prénom :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -9252,51 +9211,50 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="1BAFAE0B" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E3CCF24" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Nationalité :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -9395,51 +9353,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DE39450" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EBD7AD6" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3. Nationalité :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -9543,51 +9500,50 @@
           </w:p>
           <w:p w14:paraId="161E18F2" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="06961045" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DB4A354" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Domicile :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -9686,51 +9642,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="55EAA45B" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25B024E8" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4. Domicile :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -9831,51 +9786,50 @@
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="718496B2" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="55E1F7F2" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45FAE63B" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5. Année de naissance :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -9962,51 +9916,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="455F43FE" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5. Année de naissance :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -10111,51 +10064,50 @@
           <w:p w14:paraId="72C049F4" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="47025FD0" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="906"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58F1E4BE" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6. Fonction :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -10255,51 +10207,50 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="52E12118" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5314" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21BF67EB" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6. Fonction :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
@@ -10454,84 +10405,122 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10478"/>
       </w:tblGrid>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="44ECA70C" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="984"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10628" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="612F8D74" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78528F0D" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="5BE1A4AF" w14:textId="77777777" w:rsidR="00742AA6" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Nom de la société d’audit LBA (agrée par SO-FIT) :</w:t>
-            </w:r>
+              <w:t>Nom de la société d’audit LBA (agrée par SO-FIT)</w:t>
+            </w:r>
+            <w:r w:rsidR="00183CAA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD6173">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(pour les intermédiaires financiers selon l’art. 2 al. 3 LBA)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t> :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78528F0D" w14:textId="65BE9832" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+            <w:pPr>
+              <w:pStyle w:val="Titre"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="52" w:name="Texte46"/>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -10759,59 +10748,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -10837,138 +10826,160 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Distr. de fonds de placement</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Distr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>. de fonds de placement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B606076" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="209" w:hanging="209"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -10998,224 +11009,332 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Courtage en assurances</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05BDD99E" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="763D7F88" w14:textId="77777777" w:rsidR="00744407" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3135"/>
                 <w:tab w:val="left" w:pos="4395"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Société d'investissement</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="19652C6D" w14:textId="43FBFD34" w:rsidR="00BA1EBF" w:rsidRPr="00873CC4" w:rsidRDefault="00BA1EBF" w:rsidP="00BA1EBF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Conseiller (art. 2 al. 3bis et/ou 3ter LBA)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05BDD99E" w14:textId="77777777" w:rsidR="00BA1EBF" w:rsidRPr="00873CC4" w:rsidRDefault="00BA1EBF" w:rsidP="00551716">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F522517" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -11246,59 +11365,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -11329,59 +11448,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -11411,59 +11530,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -11489,59 +11608,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -11576,59 +11695,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -11659,59 +11778,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -11742,59 +11861,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -11824,59 +11943,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -11988,59 +12107,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -12066,138 +12185,160 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Distr. de fonds de placement</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Distr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>. de fonds de placement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54106C83" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="209" w:hanging="209"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -12227,225 +12368,317 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Courtage en assurances</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C87DA1F" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="6196BB0B" w14:textId="77777777" w:rsidR="00744407" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3135"/>
                 <w:tab w:val="left" w:pos="4395"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Société d'investissement</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="7C87DA1F" w14:textId="08A6B361" w:rsidR="00BA1EBF" w:rsidRPr="00873CC4" w:rsidRDefault="00BA1EBF" w:rsidP="00551716">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Conseiller (art. 2 al. 3bis et/ou 3ter LBA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C7C20A" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -12476,59 +12709,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -12559,59 +12792,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -12641,59 +12874,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -12719,59 +12952,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -12806,59 +13039,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -12889,59 +13122,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -12972,59 +13205,59 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
@@ -13054,116 +13287,572 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...7 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> Transfert de fonds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="461C7436" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3135"/>
                 <w:tab w:val="left" w:pos="4395"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004340E9" w:rsidRPr="00873CC4" w14:paraId="3611C52D" w14:textId="77777777" w:rsidTr="008D5453">
+        <w:trPr>
+          <w:trHeight w:val="2434"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10556" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1054B0F2" w14:textId="77777777" w:rsidR="004340E9" w:rsidRPr="00CC4EE3" w:rsidRDefault="004340E9" w:rsidP="00551716">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC4EE3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour les sociétés avec une activité de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5453">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>conseillers LBA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC4EE3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> art. 2 al.3bis et/ou 3ter LBA veuillez préciser les activités </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A15F661" w14:textId="57413B64" w:rsidR="004340E9" w:rsidRDefault="004340E9" w:rsidP="00551716">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="002B4756" w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vente ou achat d’immeuble</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DF4D0D3" w14:textId="77777777" w:rsidR="004340E9" w:rsidRDefault="004340E9" w:rsidP="00551716">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Création ou fondation d’entité juridique non-opérationnelle dont le siège est en Suisse ou d’entité juridique dont le siège est à l’étranger</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="415A8D2B" w14:textId="47C62F20" w:rsidR="004340E9" w:rsidRDefault="004340E9" w:rsidP="00551716">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Gestion ou administration d’une entité juridique non opérationnelle </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C2F37FB" w14:textId="77777777" w:rsidR="004340E9" w:rsidRDefault="004340E9" w:rsidP="00551716">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Apports et distributions d’une juridique non opérationnelle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BC52B0F" w14:textId="72DE049F" w:rsidR="004340E9" w:rsidRPr="00873CC4" w:rsidRDefault="004340E9" w:rsidP="00551716">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vente ou achat d’une entité juridique lorsque la vente ou l’achat intervient au travers d’une entité juridique non opérationnelle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="0C6AD8A4" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="794"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10556" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="28E80AC1" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="28E80AC1" w14:textId="31C9D7EE" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3135"/>
                 <w:tab w:val="left" w:pos="4395"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Cocher la case correspondante pour les </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
@@ -13176,103 +13865,825 @@
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>affiliés actifs en tant que Virtual Asset Service providers</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>(VASP)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68F14ED9" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="68F14ED9" w14:textId="44810264" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3135"/>
                 <w:tab w:val="left" w:pos="4395"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher30"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="002B4756" w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> oui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher31"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> non</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="2B39B41C" w14:textId="77777777" w:rsidTr="00551716">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A05BE14" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Opérations de change entre monnaies FIAT et actifs virtuels (services de change)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3021" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4959EF70" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Opérations de change entre un ou plusieurs actifs virtuels (services de change)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A43845D" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Conservation ou gestion de biens virtuels ou de moyens de contrôle sur des biens (services de garde)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="727725F9" w14:textId="77777777" w:rsidTr="00551716">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBF6538" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Participation ou fourniture de services financiers à un émetteur ou à un vendeur d'actifs virtuels (services ICO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6848" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9B0762" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3135"/>
+                <w:tab w:val="left" w:pos="4395"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                    <w:checked w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transactions d'actifs virtuels (plateformes commerciales ou transfert d'actifs virtuels pour le compte d'une autre personne physique ou morale)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="435D3941" w14:textId="77777777" w:rsidTr="00551716">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6149" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FF8A675" w14:textId="675C2296" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Activité de Conseil</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC4EE3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00742AA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>LSFin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00742AA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00762632">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">art. 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00762632">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>lett</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00762632">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BA1EBF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>LSFin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00762632">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>, notamment</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1EBF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4407" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6116D103" w14:textId="1C153AB0" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1631"/>
+              </w:tabs>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="499"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher30"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> oui</w:t>
@@ -13290,788 +14701,197 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher31"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...632 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> non</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="0BE405BB" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10556" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6A524B" w14:textId="3B58163B" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="6A6A524B" w14:textId="6A37F449" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1631"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="499" w:hanging="499"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve">Si </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>oui</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve"> veuillez indiquer le nom du Registre des </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00873CC4">
+              <w:t xml:space="preserve"> veuillez indiquer le nom du Registre des conseillers</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA77D8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>conseillers :</w:t>
-[...3 lines deleted...]
-                <w:rStyle w:val="Textedelespacerserv"/>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA67EA">
+              <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">art. 28ss </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00CA77D8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>LSFin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00AA67EA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>, notamment</w:t>
+            </w:r>
+            <w:r w:rsidR="00742AA6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00742AA6" w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="Textedelespacerserv"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-353969446"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choisissez un élément."/>
                   <w:listItem w:displayText="ARIF" w:value="ARIF"/>
                   <w:listItem w:displayText="BX Swiss AG" w:value="BX Swiss AG"/>
                   <w:listItem w:displayText="PolyReg" w:value="PolyReg"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="Textedelespacerserv"/>
                 </w:rPr>
@@ -14175,413 +14995,92 @@
               <w:sdtContent>
                 <w:r w:rsidR="00DB4F30" w:rsidRPr="00873CC4">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="16EC2B92" w14:textId="77777777" w:rsidTr="00551716">
         <w:trPr>
           <w:trHeight w:val="454"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6149" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7361042E" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="7361042E" w14:textId="04495CFF" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00873CC4">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4407" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6BEA4F2C" w14:textId="44E4E439" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="6BEA4F2C" w14:textId="348BE311" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1631"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120"/>
               <w:ind w:left="499"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="FF0000"/>
-[...62 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...245 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A9267DD" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA74B5E" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
@@ -14608,51 +15107,50 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10478"/>
       </w:tblGrid>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="1F707B44" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10628" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1A1EE1BC" w14:textId="1CBB0C13" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="002970E3">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4680"/>
                 <w:tab w:val="left" w:pos="6840"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -14762,206 +15260,110 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Une copie du passeport ou carte d’identité valable (pour les étrangers domiciliés en Suisse, aussi le permis de séjour ou l’autorisation d’établissement) datée, signée et certifiée conforme par le détenteur</w:t>
             </w:r>
             <w:r w:rsidR="00553352" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56222DA9" w14:textId="5B455244" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="002970E3">
+          <w:p w14:paraId="56222DA9" w14:textId="485E95E8" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="002970E3">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4680"/>
                 <w:tab w:val="left" w:pos="6840"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Le Curriculum Vitae, daté et signé</w:t>
             </w:r>
-            <w:r w:rsidR="00553352" w:rsidRPr="00873CC4">
+            <w:r w:rsidR="00C94399">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...82 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0889899A" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="002970E3">
+          <w:p w14:paraId="0889899A" w14:textId="3D7D5062" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="002970E3">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="540"/>
                 <w:tab w:val="left" w:pos="4680"/>
                 <w:tab w:val="left" w:pos="6840"/>
               </w:tabs>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00873CC4">
-[...10 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39359A86" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5875D0B5" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CC4">
         <w:rPr>
@@ -14985,80 +15387,89 @@
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10478"/>
       </w:tblGrid>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="1A48C8BB" w14:textId="77777777" w:rsidTr="002970E3">
         <w:trPr>
           <w:trHeight w:val="2496"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10628" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="479B88AA" w14:textId="77777777" w:rsidR="00553352" w:rsidRPr="00873CC4" w:rsidRDefault="00553352" w:rsidP="002970E3">
+          <w:p w14:paraId="479B88AA" w14:textId="6CFA39B0" w:rsidR="00553352" w:rsidRPr="00873CC4" w:rsidRDefault="00553352" w:rsidP="002970E3">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Business plan </w:t>
             </w:r>
+            <w:r w:rsidR="000374EE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(si applicable)</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="0955BF60" w14:textId="37B0ABAF" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="002970E3">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
@@ -15191,116 +15602,166 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contrat d’affiliation signé par les signataires de la société,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="067B56E1" w14:textId="452F8CEB" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="002970E3">
+          <w:p w14:paraId="067B56E1" w14:textId="50CC8224" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="002970E3">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Lettre d’acceptation de mandat du réviseur externe LBA</w:t>
+              <w:t>Lettre d’acceptation de mandat d</w:t>
+            </w:r>
+            <w:r w:rsidR="00A563C8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e l’auditeur</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> externe LBA</w:t>
+            </w:r>
+            <w:r w:rsidR="00030887">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (si applicable)</w:t>
             </w:r>
             <w:r w:rsidR="00553352" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D791C8B" w14:textId="0F843D6C" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="002970E3">
+          <w:p w14:paraId="2D791C8B" w14:textId="65DD9BA9" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="002970E3">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Déclaration d’absence d’activité d’intermédiation financière à titre professionnel (si la société a plus de 3 mois).</w:t>
+              <w:t>Déclaration d’absence d’activité d’intermédiation financière à titre professionnel (si la société a plus de 3 mois)</w:t>
+            </w:r>
+            <w:r w:rsidR="00030887">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (si applicable)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7549654D" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BC04418" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CC4">
         <w:rPr>
@@ -15319,199 +15780,302 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10478"/>
       </w:tblGrid>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="7117898D" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10628" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="55C734EF" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="55C734EF" w14:textId="6CCB167C" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intermédiaire financier soussigné </w:t>
+              <w:t>L'intermédiaire financier</w:t>
+            </w:r>
+            <w:r w:rsidR="001E4B51">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou conseiller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> soussigné </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>déclare</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> avoir présenté une demande d’accréditation pour toute personne concernée par l’art. 6 let. b du règlement d’affiliation de SO-FIT au sein de l’entreprise à ce jour. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5646A763" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="5646A763" w14:textId="43DFFD83" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intermédiaire financier soussigné </w:t>
+              <w:t>L'intermédiaire financier</w:t>
+            </w:r>
+            <w:r w:rsidR="001E4B51">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou conseiller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> soussigné </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s'engage</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> à communiquer spontanément et immédiatement par écrit à SO-FIT toute modification qui pourrait intervenir dans sa structure juridique, son organisation interne ou son personnel (dans la mesure où il s'agit de personnes actives dans l'intermédiation financière au sens de l'art. 2 al. 3 LBA).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F9076C0" w14:textId="3EF7E4DF" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="6F9076C0" w14:textId="7FC8A3A4" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’intermédiaire financier soussigné </w:t>
+              <w:t>L’intermédiaire financier</w:t>
+            </w:r>
+            <w:r w:rsidR="001E4B51">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou conseiller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> soussigné </w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>déclare</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> que toutes les informations comprises dans la présente demande sont véridiques et complètes. Il s’engage à répondre à toutes </w:t>
             </w:r>
             <w:r w:rsidR="00615CB9" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>es demandes de SO-FIT dans un délai raisonnable.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14289246" w14:textId="2D38A838" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="14289246" w14:textId="0E13F437" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>La validité du dépôt de la demande est limitée à 3 mois (sauf en cas de demande particulières de la part de l’OAR</w:t>
+              <w:t xml:space="preserve">La validité du dépôt de la demande est </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30A39">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">limitée à </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008D5453">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>3 mois</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30A39">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (sauf en</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cas de demande</w:t>
+            </w:r>
+            <w:r w:rsidR="009F467E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> particulières de la part de l’OAR</w:t>
             </w:r>
             <w:r w:rsidR="00D2248C" w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>. Sans retour du candidat dans ce délai, cela équivaut pour SO-FIT à un retrait de la demande de candidature. Cette information doit être transmise à la FINMA.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="738037E8" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:jc w:val="both"/>
@@ -15554,51 +16118,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6822EB46" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA8C9AD" w14:textId="5CF2B7B5" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Fait à </w:t>
       </w:r>
       <w:r w:rsidRPr="00873CC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00873CC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte47"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
@@ -15822,65 +16385,81 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
     </w:p>
     <w:p w14:paraId="4C4DC53E" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E94BBBB" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AF2D778" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
+    <w:p w14:paraId="0AF2D778" w14:textId="6FE95F0D" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Signature(s) autorisée(s) de l’Intermédiaire Financier ………………………………………………….</w:t>
+        <w:t xml:space="preserve">Signature(s) autorisée(s) de l’Intermédiaire Financier </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4B51">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou du Conseiller </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873CC4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2140C49A" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00744407">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873CC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00873CC4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -15938,51 +16517,50 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10442"/>
       </w:tblGrid>
       <w:tr w:rsidR="00744407" w:rsidRPr="00873CC4" w14:paraId="0F738601" w14:textId="77777777" w:rsidTr="00551716">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10442" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E625F27" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DECLARATION CONCERNANT DES PROCÉDURES EN COURS OU ACHEVÉES</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -16736,58 +17314,58 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>ne pas faire l’objet ou ne pas en avoir fait l’objet.</w:t>
             </w:r>
           </w:p>
@@ -16816,122 +17394,218 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CE1F2E" w:rsidRPr="00873CC4">
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>en faire l’objet ou en avoir fait l’objet (dans ce cas, annexer les pièces justificatives)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3954EF04" w14:textId="7D706231" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00833C61">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="360"/>
               <w:ind w:left="1452"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Liste des procédures (notamment informations sur les parties, le sujet, l’état et, le cas échéant, l’issue de la procédure)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A623118" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
+          <w:p w14:paraId="0A623118" w14:textId="31A0B1B6" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Le (La) soussigné(e) confirme que la présente déclaration a été complétée de bonne foi et en pleine connaissance des dispositions pénales de la Loi sur l’Autorité fédérale de surveillance des marchés financiers (notamment Art 45 LFINMA). Le (La) soussigné(e) a connaissance du fait qu’en tant que personne accréditée auprès de SO-FIT il (elle) doit informer sans délai SO-FIT de toute modification qui interviendrait dans l’état de procédures à son encontre (Art 14 lettre e, Règlement d’affiliation). Le (La) soussigné(e) a par ailleurs connaissance du fait que SO-FIT est autorisé à vérifier l’exactitude de la présente déclaration.</w:t>
+              <w:t xml:space="preserve">Le (La) soussigné(e) confirme que la présente déclaration a été complétée de bonne foi et en pleine connaissance des dispositions pénales de la Loi sur l’Autorité fédérale de surveillance des marchés financiers (notamment </w:t>
+            </w:r>
+            <w:r w:rsidR="0069497E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rt</w:t>
+            </w:r>
+            <w:r w:rsidR="0069497E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 45 LFINMA). Le (La) soussigné(e) a connaissance du fait qu’en tant que personne accréditée auprès de SO-FIT il (elle) doit informer sans délai SO-FIT de toute modification qui interviendrait dans l’état de procédures à son encontre (</w:t>
+            </w:r>
+            <w:r w:rsidR="0069497E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>rt 1</w:t>
+            </w:r>
+            <w:r w:rsidR="0069497E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lettre </w:t>
+            </w:r>
+            <w:r w:rsidR="0069497E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="009F467E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ch</w:t>
+            </w:r>
+            <w:r w:rsidR="0069497E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. iv du</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00873CC4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Règlement d’affiliation). Le (La) soussigné(e) a par ailleurs connaissance du fait que SO-FIT est autorisé à vérifier l’exactitude de la présente déclaration.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74021884" w14:textId="77777777" w:rsidR="00744407" w:rsidRPr="00873CC4" w:rsidRDefault="00744407" w:rsidP="00551716">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lieu et date :</w:t>
             </w:r>
             <w:r w:rsidRPr="00873CC4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
@@ -17414,70 +18088,70 @@
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5146AFFC" w14:textId="77777777" w:rsidR="00344406" w:rsidRDefault="00344406"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B75C72" w:rsidRPr="00873CC4" w:rsidSect="004F239B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="663" w:left="851" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C8F27D8" w14:textId="77777777" w:rsidR="00865D34" w:rsidRDefault="00A85F36">
+    <w:p w14:paraId="6E2EE292" w14:textId="77777777" w:rsidR="009764F7" w:rsidRDefault="009764F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="122A2741" w14:textId="77777777" w:rsidR="00865D34" w:rsidRDefault="00A85F36">
+    <w:p w14:paraId="5D05E26A" w14:textId="77777777" w:rsidR="009764F7" w:rsidRDefault="009764F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -17501,76 +18175,76 @@
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="750FDA1D" w14:textId="77777777" w:rsidR="006570CC" w:rsidRPr="006570CC" w:rsidRDefault="00B23930" w:rsidP="006570CC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="750FDA1D" w14:textId="77777777" w:rsidR="006A2CC3" w:rsidRPr="006570CC" w:rsidRDefault="00B23930" w:rsidP="006570CC">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="021648"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006570CC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="021648"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>OAR</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7C2F92C0" w14:textId="77777777" w:rsidR="006570CC" w:rsidRPr="000B6C8B" w:rsidRDefault="00B23930" w:rsidP="006570CC">
+  <w:p w14:paraId="7C2F92C0" w14:textId="77777777" w:rsidR="006A2CC3" w:rsidRPr="000B6C8B" w:rsidRDefault="00B23930" w:rsidP="006570CC">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="595959"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000B6C8B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="595959"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>2, rue Pedro-Meylan, 1208 Genève; +41 22 700 73 20;</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="595959"/>
@@ -17601,51 +18275,51 @@
       </w:rPr>
       <w:t xml:space="preserve"> ; </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:history="1">
       <w:r w:rsidRPr="00BD07EE">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>so-fit.ch</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="595959"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="481DD8A5" w14:textId="77777777" w:rsidR="00E231B2" w:rsidRPr="00A34711" w:rsidRDefault="00B23930" w:rsidP="00A34711">
+  <w:p w14:paraId="481DD8A5" w14:textId="77777777" w:rsidR="006A2CC3" w:rsidRPr="00A34711" w:rsidRDefault="00B23930" w:rsidP="00A34711">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006570CC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="006570CC">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
@@ -17671,85 +18345,85 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidRPr="00A34711">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3C0D0663" w14:textId="77777777" w:rsidR="00E231B2" w:rsidRPr="00803C95" w:rsidRDefault="00CE1F2E" w:rsidP="00803C95">
+  <w:p w14:paraId="3C0D0663" w14:textId="77777777" w:rsidR="006A2CC3" w:rsidRPr="00803C95" w:rsidRDefault="006A2CC3" w:rsidP="00803C95">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C1B7662" w14:textId="77777777" w:rsidR="00865D34" w:rsidRDefault="00A85F36">
+    <w:p w14:paraId="19C59C80" w14:textId="77777777" w:rsidR="009764F7" w:rsidRDefault="009764F7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C23D1B1" w14:textId="77777777" w:rsidR="00865D34" w:rsidRDefault="00A85F36">
+    <w:p w14:paraId="391B37FB" w14:textId="77777777" w:rsidR="009764F7" w:rsidRDefault="009764F7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6E6B714F" w14:textId="7BB1E2AD" w:rsidR="00E231B2" w:rsidRPr="00621AA8" w:rsidRDefault="00D20C8F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6E6B714F" w14:textId="7BB1E2AD" w:rsidR="006A2CC3" w:rsidRPr="00621AA8" w:rsidRDefault="00D20C8F">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BA20E0">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09C1E499" wp14:editId="2A9A2BA2">
           <wp:extent cx="2476500" cy="800100"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Image 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Image 1"/>
@@ -17788,51 +18462,51 @@
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00621AA8">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00621AA8">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00621AA8">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00621AA8" w:rsidRPr="00621AA8">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2.1.4.</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05D90F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="62305B3A"/>
     <w:lvl w:ilvl="0" w:tplc="3D485648">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -20082,145 +20756,184 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1989940004">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1231843023">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="156071889">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="268392296">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="798718487">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1026298829">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="84"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ryXv84QrkPOiiv6nNUOnH3GnXrk5CIsiYFTSuM1UbZ21a6doYSTiNt/Q7Bp8Gg/RjxwU8Iwmxx/OWftB7T0Fhg==" w:salt="UdHJylpoen45zz43U/OeVg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="97fOdM7e4jKPe6vajEKK5dKVvEbPn71xDYjgB3nCQLM/+4QAJSNyoKyW7fc6d+bc0g4zlcGzeq+wMpCFouwziA==" w:salt="NM+BSH1Y6A0WPjcvSL27Bg=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D20C8F"/>
+    <w:rsid w:val="00030887"/>
+    <w:rsid w:val="000374EE"/>
     <w:rsid w:val="00045C7A"/>
     <w:rsid w:val="00063078"/>
     <w:rsid w:val="000F7D65"/>
+    <w:rsid w:val="00153631"/>
+    <w:rsid w:val="00183CAA"/>
     <w:rsid w:val="00197462"/>
+    <w:rsid w:val="001B28DF"/>
+    <w:rsid w:val="001E4B51"/>
+    <w:rsid w:val="00281A9D"/>
+    <w:rsid w:val="0029233A"/>
     <w:rsid w:val="002970E3"/>
+    <w:rsid w:val="002B4756"/>
     <w:rsid w:val="002C3288"/>
     <w:rsid w:val="002C76BC"/>
     <w:rsid w:val="00301B6D"/>
     <w:rsid w:val="00344406"/>
+    <w:rsid w:val="00374CB8"/>
     <w:rsid w:val="003B6DC6"/>
     <w:rsid w:val="003D4F39"/>
+    <w:rsid w:val="004340E9"/>
+    <w:rsid w:val="004C0D6B"/>
+    <w:rsid w:val="004E459E"/>
+    <w:rsid w:val="00521088"/>
     <w:rsid w:val="00553352"/>
+    <w:rsid w:val="00587554"/>
+    <w:rsid w:val="005A46AD"/>
     <w:rsid w:val="00615CB9"/>
+    <w:rsid w:val="0061790E"/>
     <w:rsid w:val="00621AA8"/>
+    <w:rsid w:val="0069497E"/>
+    <w:rsid w:val="006A2CC3"/>
     <w:rsid w:val="006B2995"/>
+    <w:rsid w:val="006F6AA7"/>
+    <w:rsid w:val="00742AA6"/>
     <w:rsid w:val="00744407"/>
+    <w:rsid w:val="00762632"/>
     <w:rsid w:val="00833C61"/>
     <w:rsid w:val="00836878"/>
+    <w:rsid w:val="0084312C"/>
     <w:rsid w:val="008525C6"/>
     <w:rsid w:val="00865D34"/>
     <w:rsid w:val="00873CC4"/>
+    <w:rsid w:val="008D5453"/>
+    <w:rsid w:val="009764F7"/>
+    <w:rsid w:val="009908E2"/>
+    <w:rsid w:val="009F467E"/>
     <w:rsid w:val="00A01FAA"/>
+    <w:rsid w:val="00A563C8"/>
+    <w:rsid w:val="00A71B00"/>
     <w:rsid w:val="00A85F36"/>
     <w:rsid w:val="00A90BCC"/>
+    <w:rsid w:val="00AA05DC"/>
+    <w:rsid w:val="00AA67EA"/>
     <w:rsid w:val="00B23930"/>
+    <w:rsid w:val="00B30A39"/>
     <w:rsid w:val="00B36AAC"/>
     <w:rsid w:val="00B37875"/>
     <w:rsid w:val="00B51D5F"/>
     <w:rsid w:val="00B75C72"/>
+    <w:rsid w:val="00BA1EBF"/>
+    <w:rsid w:val="00C32078"/>
+    <w:rsid w:val="00C94399"/>
+    <w:rsid w:val="00CA77D8"/>
+    <w:rsid w:val="00CC4EE3"/>
     <w:rsid w:val="00CE1F2E"/>
     <w:rsid w:val="00D20C8F"/>
     <w:rsid w:val="00D2248C"/>
     <w:rsid w:val="00D52B2D"/>
     <w:rsid w:val="00DB4F30"/>
+    <w:rsid w:val="00E57CBC"/>
     <w:rsid w:val="00F03451"/>
     <w:rsid w:val="00FA0DEC"/>
     <w:rsid w:val="00FD012F"/>
+    <w:rsid w:val="00FD6173"/>
     <w:rsid w:val="00FD61DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7D4BC3EF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EA9F6C51-340E-4ADC-96F3-C520EC4E3783}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21008,111 +21721,127 @@
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00744407"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00281A9D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bj.admin.ch/content/bj/fr/home/themen/staat_und_buerger/strafregister.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.so-fit.ch" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@so-fit.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{408A1762-F075-4195-AD2B-180900FF3B45}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DF037E" w:rsidRDefault="00933288">
           <w:r w:rsidRPr="003F6694">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
@@ -21132,99 +21861,123 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00933288"/>
+    <w:rsid w:val="00153631"/>
+    <w:rsid w:val="002665B7"/>
+    <w:rsid w:val="0029233A"/>
+    <w:rsid w:val="00374CB8"/>
+    <w:rsid w:val="004C0D6B"/>
+    <w:rsid w:val="004E459E"/>
+    <w:rsid w:val="00586358"/>
+    <w:rsid w:val="00587554"/>
+    <w:rsid w:val="005A46AD"/>
+    <w:rsid w:val="007A3075"/>
     <w:rsid w:val="00933288"/>
     <w:rsid w:val="009F3E9D"/>
+    <w:rsid w:val="00A71B00"/>
+    <w:rsid w:val="00BA7CBB"/>
     <w:rsid w:val="00BD75C2"/>
     <w:rsid w:val="00DF037E"/>
     <w:rsid w:val="00F7661D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21618,51 +22371,51 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00933288"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -21924,70 +22677,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1963</Words>
-  <Characters>10802</Characters>
+  <Words>2041</Words>
+  <Characters>11226</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>90</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12740</CharactersWithSpaces>
+  <CharactersWithSpaces>13241</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lara Ghenim</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>