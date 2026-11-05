--- v0 (2026-04-14)
+++ v1 (2026-11-05)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1577DADE" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="0057116D" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:bar w:val="single" w:sz="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="240"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057116D">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -129,207 +129,222 @@
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> de SO-FIT </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE5B0AF" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Les sociétés affiliées à l’OAR de SO-FIT doivent accréditer auprès de ce dernier les personnes suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B7FDA5" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
+    <w:p w14:paraId="5DEB4B30" w14:textId="77777777" w:rsidR="001A577F" w:rsidRDefault="001A577F" w:rsidP="00C0405B">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les administrateurs ou fonctions assimilées (ex. gérants d’une </w:t>
-[...17 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>Les membres des organes de l’affilié ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8A7523" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
+    <w:p w14:paraId="4249A6A0" w14:textId="38763E50" w:rsidR="00DE6BA2" w:rsidRDefault="00DE6BA2" w:rsidP="00C0405B">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Les personnes ayant un pouvoir de signature ou une procuration individuelle.</w:t>
+        <w:t>Les employés et auxiliaires participant aux activités assujetties à la LBA ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60BCA385" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="0057116D" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
+    <w:p w14:paraId="3269B6DC" w14:textId="098F382A" w:rsidR="00DE6BA2" w:rsidRDefault="00DE6BA2" w:rsidP="00C0405B">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="240"/>
+        <w:spacing w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Le responsable LBA ainsi que tout collaborateur exposé à la LBA.</w:t>
+        <w:t>Les personnes au bénéfice d’une signature individuelle ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD9FD0F" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
+    <w:p w14:paraId="226336FD" w14:textId="7C7CE9DC" w:rsidR="00DE6BA2" w:rsidRDefault="00DE6BA2" w:rsidP="00C0405B">
+      <w:pPr>
+        <w:pStyle w:val="Titre"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Le responsable LBA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD9FD0F" w14:textId="27DF4170" w:rsidR="00C0405B" w:rsidRDefault="001A577F" w:rsidP="00C0405B">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF3919">
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0405B" w:rsidRPr="00FF3919">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>N.B.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C0405B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3919">
+      <w:r w:rsidR="00C0405B" w:rsidRPr="00FF3919">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">les sociétés </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C0405B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">affiliées </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3919">
+      <w:r w:rsidR="00C0405B" w:rsidRPr="00FF3919">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">peuvent décider en tout temps de présenter </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C0405B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pour accréditation d’autres</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF3919">
+      <w:r w:rsidR="00C0405B" w:rsidRPr="00FF3919">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> collaborateurs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28CDF6D3" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="0057116D" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0082D659" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="009C4AFC" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
       <w:pPr>
         <w:pStyle w:val="Titre"/>
         <w:jc w:val="left"/>
@@ -359,78 +374,76 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="5078"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C0405B" w:rsidRPr="00EE12C8" w14:paraId="02A83B1F" w14:textId="77777777" w:rsidTr="009A3990">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="765F2805" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="00EE12C8" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nom/raison sociale de l’affilié</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5078" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B8F471F" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="001E35A5" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
@@ -502,80 +515,78 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C0405B" w:rsidRPr="00EE12C8" w14:paraId="152A6C8D" w14:textId="77777777" w:rsidTr="009A3990">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0AF0B2FC" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="00EE12C8" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="1134"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N° SO-FIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5078" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F0F3328" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="001E35A5" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte4"/>
                   <w:enabled/>
@@ -647,78 +658,76 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C0405B" w:rsidRPr="00EE12C8" w14:paraId="34838269" w14:textId="77777777" w:rsidTr="009A3990">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="17931E6A" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="00EE12C8" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nom, prénom de la personne à accréditer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5078" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02027D09" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="001E35A5" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte5"/>
                   <w:enabled/>
@@ -790,80 +799,78 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C0405B" w:rsidRPr="00EE12C8" w14:paraId="41FC2AE5" w14:textId="77777777" w:rsidTr="009A3990">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="342EBC35" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="00EE12C8" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="1134"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE12C8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fonction </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5078" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7FF7015C" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="001E35A5" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte6"/>
                   <w:enabled/>
@@ -938,79 +945,77 @@
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C0405B" w:rsidRPr="00EE12C8" w14:paraId="3024D849" w14:textId="77777777" w:rsidTr="009A3990">
         <w:trPr>
           <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0206726E" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="00EE12C8" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="1134"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N° de téléphone professionnel (Mobile/fixe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5078" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C609444" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte6"/>
                   <w:enabled/>
@@ -1083,79 +1088,77 @@
                 <w:b w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C0405B" w:rsidRPr="00EE12C8" w14:paraId="3404931C" w14:textId="77777777" w:rsidTr="009A3990">
         <w:trPr>
           <w:trHeight w:val="445"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="108A425D" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:right="1134"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adresse de courriel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5078" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23209519" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Titre"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7380"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte6"/>
                   <w:enabled/>
@@ -1345,56 +1348,64 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="CaseACocher1"/>
       <w:r w:rsidRPr="00693382">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="009D1341">
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH" w:eastAsia="de-DE"/>
         </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="de-CH" w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidR="00C0405B" w:rsidRPr="0005109A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C0405B" w:rsidRPr="0005109A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1458,62 +1469,70 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="CaseACocher3"/>
+      <w:r w:rsidRPr="00F25220">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00C0405B" w:rsidRPr="0057116D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00C0405B" w:rsidRPr="0057116D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Copie du passeport ou de la carte d’identité valables (pour les étrangers domiciliés en Suisse, aussi le permis de séjour ou l’autorisation d’établissement) datée, signée et certifiée conforme par le détenteur.</w:t>
@@ -1536,310 +1555,89 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="CaseACocher4"/>
       <w:r w:rsidRPr="00221DEA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="000312D2">
-[...5 lines deleted...]
-      <w:r w:rsidR="000312D2">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00221DEA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00221DEA">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:tab/>
         <w:t>Curriculum Vitae, daté et signé.</w:t>
-      </w:r>
-[...219 lines deleted...]
-        <w:t>* Si les documents ne sont pas disponibles, merci de produire une attestation sur l’honneur expliquant leur absence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6661D601" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -1928,51 +1726,51 @@
                               </w:rPr>
                               <w:tab/>
                               <w:t xml:space="preserve">       1</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="71D3D509" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:244.8pt;margin-top:70.55pt;width:284.25pt;height:49.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/DEVvSwIAAKYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFuGjEQvVfqP1i+lwUSSEAsEU1EVSlK&#10;IpEqUm/G64WVvB7XNuzSr++zF5I0jVSp6sWMPbNvZt6bYXbV1prtlfMVmZwPen3OlJFUVGaT82+P&#10;y0+XnPkgTCE0GZXzg/L8av7xw6yxUzWkLelCOQYQ46eNzfk2BDvNMi+3qha+R1YZOEtytQi4uk1W&#10;ONEAvdbZsN8fZw25wjqSynu83nROPk/4ZalkuC9LrwLTOUdtIZ0unet4ZvOZmG6csNtKHssQ/1BF&#10;LSqDpM9QNyIItnPVH1B1JR15KkNPUp1RWVZSpR7QzaD/ppvVVliVegE53j7T5P8frLzbPzhWFTkf&#10;cmZEDYm+QyhWKBZUGxQbRooa66eIXFnEhvYztZD69O7xGDtvS1fHX/TE4AfZh2eCgcQkHs/G/cnk&#10;YsSZhG88vByPkgLZy9fW+fBFUc2ikXMHAROvYn/rAypB6CkkJvOkq2JZaZ0ucWjUtXZsLyC3DqlG&#10;fPFblDasQfIzpP4bwnrzDgLwtEEhkZOu92iFdt0eiVpTcQBPjrph81YuKzRzK3x4EA7TBWqwMeEe&#10;R6kJxdDR4mxL7ud77zEeosPLWYNpzbn/sRNOcaa/GozDZHB+Hsc7Xc5HF0Nc3GvP+rXH7OprAkMD&#10;7KaVyYzxQZ/M0lH9hMVaxKxwCSORO+fhZF6HboewmFItFikIA21FuDUrKyN0JDdK9dg+CWePesaZ&#10;uqPTXIvpG1m72PilocUuUFklzSPBHatH3rEMaRSOixu37fU9Rb38vcx/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEA3l3xbuAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbizpCFMp&#10;TacKhJAACTG4cMsa01Y0TtVkW/f2eCe42fo//f5crmc/iD1OsQ9kIFsoEEhNcD21Bj4/Hq9yEDFZ&#10;cnYIhAaOGGFdnZ+VtnDhQO+436RWcAnFwhroUhoLKWPTobdxEUYkzr7D5G3idWqlm+yBy/0gl0qt&#10;pLc98YXOjnjfYfOz2XkDz/rLPlynFzwmmt/q+ikfdXw15vJiru9AJJzTHwwnfVaHip22YUcuisGA&#10;zm9XjHKgswzEiVA3OU9bA0utMpBVKf8/Uf0CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;vwxFb0sCAACmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA3l3xbuAAAAAMAQAADwAAAAAAAAAAAAAAAAClBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" fillcolor="white [3201]" strokecolor="white [3212]" strokeweight=".5pt">
+              <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:244.8pt;margin-top:70.55pt;width:284.25pt;height:49.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAD2R+ZMQIAAHwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2jAQ/j5p/8Hy9xGgQEtEqBgV0yTU&#10;VqJTPxvHJpEcn2cbEvbrd3bCS7tKk6Z9ce5853t57rnM7ptKkYOwrgSd0UGvT4nQHPJS7zL642X1&#10;5Y4S55nOmQItMnoUjt7PP3+a1SYVQyhA5cISDKJdWpuMFt6bNEkcL0TFXA+M0GiUYCvmUbW7JLes&#10;xuiVSob9/iSpwebGAhfO4e1Da6TzGF9Kwf2TlE54ojKKtfl42nhuw5nMZyzdWWaKkndlsH+oomKl&#10;xqTnUA/MM7K35R+hqpJbcCB9j0OVgJQlF7EH7GbQf9fNpmBGxF4QHGfOMLn/F5Y/Hjbm2RLffIUG&#10;BxgAqY1LHV6Gfhppq/DFSgnaEcLjGTbReMLx8mbSn05vx5RwtE2Gd5NxxDW5vDbW+W8CKhKEjFoc&#10;S0SLHdbOY0Z0PbmEZA5Uma9KpaISqCCWypIDwyEqH2vEF2+8lCY1Jr/B1H+LsN19EAHjKY2FXHoP&#10;km+2TQfIFvIj4mShpZAzfFViM2vm/DOzyBmEBvfAP+EhFWAx0EmUFGB/fXQf/HGUaKWkRg5m1P3c&#10;MysoUd81Dnk6GI0CaaMyGt8OUbHXlu21Re+rJSBCA9w4w6MY/L06idJC9YrrsghZ0cQ0x9wZ9Sdx&#10;6dvNwHXjYrGITkhTw/xabwwPoQO4YVQvzSuzppunRyY8womtLH031tY3vNSw2HuQZZx5ALhFtcMd&#10;KR6p0K1j2KFrPXpdfhrz3wAAAP//AwBQSwMEFAAGAAgAAAAhAN5d8W7gAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s6QhTKU2nCoSQAAkxuHDLGtNWNE7VZFv39ngnuNn6&#10;P/3+XK5nP4g9TrEPZCBbKBBITXA9tQY+Px6vchAxWXJ2CIQGjhhhXZ2flbZw4UDvuN+kVnAJxcIa&#10;6FIaCylj06G3cRFGJM6+w+Rt4nVqpZvsgcv9IJdKraS3PfGFzo5432Hzs9l5A8/6yz5cpxc8Jprf&#10;6vopH3V8NebyYq7vQCSc0x8MJ31Wh4qdtmFHLorBgM5vV4xyoLMMxIlQNzlPWwNLrTKQVSn/P1H9&#10;AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAPZH5kxAgAAfAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN5d8W7gAAAADAEAAA8AAAAAAAAAAAAA&#10;AAAAiwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="white [3212]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="473C0C4B" w14:textId="3BA31134" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
@@ -2037,133 +1835,133 @@
                 <wp:docPr id="3" name="Zone de texte 3"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2234241" cy="370936"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
                             <a:schemeClr val="bg1"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="3EFF305C" w14:textId="1813415A" w:rsidR="00C0405B" w:rsidRPr="00365E29" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
+                          <w:p w14:paraId="3EFF305C" w14:textId="156F46AC" w:rsidR="00C0405B" w:rsidRPr="00365E29" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00365E29">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
                               <w:t xml:space="preserve">Version </w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="00483E32">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
-                              <w:t>octobre</w:t>
+                              <w:t xml:space="preserve">octobre </w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00365E29">
+                            <w:r w:rsidR="009E0F6C">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="14"/>
                               </w:rPr>
-                              <w:t xml:space="preserve"> 2022</w:t>
+                              <w:t>2026</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="3ED0E91F" id="Zone de texte 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-5.2pt;margin-top:40.6pt;width:175.9pt;height:29.2pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVHabAUAIAAK0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSQklLaIUDEqpkmo&#10;rUSnSnszjkMsOT7PNiTs1+/sAKVdn6a9mDvf5fPd990xvesaRfbCOgm6oMNBSonQHEqptwX98bz8&#10;ckOJ80yXTIEWBT0IR+9mnz9NWzMRGdSgSmEJgmg3aU1Ba+/NJEkcr0XD3ACM0BiswDbMo2u3SWlZ&#10;i+iNSrI0HSct2NJY4MI5vL3vg3QW8atKcP9YVU54ogqKtfl42nhuwpnMpmyytczUkh/LYP9QRcOk&#10;xkfPUPfMM7Kz8i+oRnILDio/4NAkUFWSi9gDdjNM33WzrpkRsRckx5kzTe7/wfKH/ZMlsixoTolm&#10;DUr0E4UipSBedF6QPFDUGjfBzLXBXN99hQ6lPt07vAydd5Vtwi/2RDCOZB/OBCMS4XiZZfkoGw0p&#10;4RjLr9PbfBxgktevjXX+m4CGBKOgFgWMvLL9yvk+9ZQSHnOgZLmUSkUnDI1YKEv2DOVWPtaI4G+y&#10;lCZtQcf5VRqB38Ti2L0ibLYfICCe0lhz4KTvPVi+23SRxjMvGygPSJeFfuac4UuJPa2Y80/M4pAh&#10;Q7g4/hGPSgHWBEeLkhrs74/uQz5qj1FKWhzagrpfO2YFJeq7xqm4HY5GYcqjM7q6ztCxl5HNZUTv&#10;mgUgUagHVhfNkO/VyawsNC+4X/PwKoaY5vh2Qf3JXPh+lXA/uZjPYxLOtWF+pdeGB+ggTFDsuXth&#10;1hxlDaP1AKfxZpN36va54UsN852HSkbpA889q0f6cSfi8Bz3NyzdpR+zXv9lZn8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDgWxCL3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BSsNAEIbvgu+wjOCt&#10;3aQJJcZsSlBEUEGsvfQ2TcYkmJ0N2W2bvr3jSY8z8/HP9xeb2Q7qRJPvHRuIlxEo4to1PbcGdp9P&#10;iwyUD8gNDo7JwIU8bMrrqwLzxp35g07b0CoJYZ+jgS6EMdfa1x1Z9Es3Esvty00Wg4xTq5sJzxJu&#10;B72KorW22LN86HCkh47q7+3RGnhJ9/iYhFe6BJ7fq+o5G1P/ZsztzVzdgwo0hz8YfvVFHUpxOrgj&#10;N14NBhZxlApqIItXoARI0lgWByGTuzXostD/K5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAFUdpsBQAgAArQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAOBbEIvfAAAACgEAAA8AAAAAAAAAAAAAAAAAqgQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAC2BQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="white [3212]" strokeweight=".5pt">
+              <v:shape w14:anchorId="3ED0E91F" id="Zone de texte 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-5.2pt;margin-top:40.6pt;width:175.9pt;height:29.2pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAq6jclNgIAAIMEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+w4aboacYosRYYB&#10;QVsgHXpWZCk2IIuapMTOfv0oOV/tehp2UUiRfiIfHzO97xpF9sK6GnRBh4OUEqE5lLXeFvTny/LL&#10;V0qcZ7pkCrQo6EE4ej/7/GnamlxkUIEqhSUIol3emoJW3ps8SRyvRMPcAIzQGJRgG+bRtduktKxF&#10;9EYlWZpOkhZsaSxw4RzePvRBOov4Ugrun6R0whNVUKzNx9PGcxPOZDZl+dYyU9X8WAb7hyoaVmt8&#10;9Az1wDwjO1v/BdXU3IID6QccmgSkrLmIPWA3w/RdN+uKGRF7QXKcOdPk/h8sf9yvzbMlvvsGHQ4w&#10;ENIalzu8DP100jbhFyslGEcKD2faROcJx8ssG42z8ZASjrHRbXo3mgSY5PK1sc5/F9CQYBTU4lgi&#10;W2y/cr5PPaWExxyoulzWSkUnSEEslCV7hkNUPtaI4G+ylCZtQSejmzQCv4lFMV0QNtsPEBBPaaz5&#10;0nuwfLfpSF1e8bKB8oB0WeiV5Axf1tjTijn/zCxKBxnCdfBPeEgFWBMcLUoqsL8/ug/5OFGMUtKi&#10;FAvqfu2YFZSoHxpnfTccj4N2ozO+uc3QsdeRzXVE75oFIFE4D6wumiHfq5MpLTSvuDXz8CqGmOb4&#10;dkH9yVz4fkFw67iYz2MSqtUwv9JrwwN0GEyY2Ev3yqw5jtWjIB7hJFqWv5tunxu+1DDfeZB1HH3g&#10;uWf1SD8qPYrnuJVhla79mHX575j9AQAA//8DAFBLAwQUAAYACAAAACEA4FsQi98AAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwUrDQBCG74LvsIzgrd2kCSXGbEpQRFBBrL30Nk3GJJidDdltm769&#10;40mPM/Pxz/cXm9kO6kST7x0biJcRKOLaNT23BnafT4sMlA/IDQ6OycCFPGzK66sC88ad+YNO29Aq&#10;CWGfo4EuhDHX2tcdWfRLNxLL7ctNFoOMU6ubCc8Sbge9iqK1ttizfOhwpIeO6u/t0Rp4Sff4mIRX&#10;ugSe36vqORtT/2bM7c1c3YMKNIc/GH71RR1KcTq4IzdeDQYWcZQKaiCLV6AESNJYFgchk7s16LLQ&#10;/yuUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAq6jclNgIAAIMEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDgWxCL3wAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAJAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="white [3201]" strokecolor="white [3212]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="3EFF305C" w14:textId="1813415A" w:rsidR="00C0405B" w:rsidRPr="00365E29" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
+                    <w:p w14:paraId="3EFF305C" w14:textId="156F46AC" w:rsidR="00C0405B" w:rsidRPr="00365E29" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00365E29">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
                         <w:t xml:space="preserve">Version </w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="00483E32">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
-                        <w:t>octobre</w:t>
+                        <w:t xml:space="preserve">octobre </w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00365E29">
+                      <w:r w:rsidR="009E0F6C">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="14"/>
                         </w:rPr>
-                        <w:t xml:space="preserve"> 2022</w:t>
+                        <w:t>2026</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="525BCFE2" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="00722491" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -2198,150 +1996,203 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10478"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C0405B" w:rsidRPr="002C125E" w14:paraId="23880E3C" w14:textId="77777777" w:rsidTr="009A3990">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10628" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="50FEE5E6" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="002C125E" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
+          <w:p w14:paraId="50FEE5E6" w14:textId="7026BDDA" w:rsidR="00C0405B" w:rsidRPr="002C125E" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:before="120" w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C125E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'intermédiaire financier soussigné </w:t>
+              <w:t>L'intermédiaire financier</w:t>
+            </w:r>
+            <w:r w:rsidR="008D4990">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou conseiller</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C125E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> soussigné </w:t>
             </w:r>
             <w:r w:rsidRPr="009C4AFC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>décla</w:t>
             </w:r>
             <w:r w:rsidRPr="002C125E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>re</w:t>
             </w:r>
             <w:r w:rsidRPr="002C125E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> avoir présenté une demande d’accréditation pour toute personne concernée par l’art. 6 let. </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve"> avoir présenté une demande d’accréditation pour toute personne concernée par l’art. </w:t>
+            </w:r>
+            <w:r w:rsidR="009E0F6C" w:rsidRPr="00364213">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00364213">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> du </w:t>
+            </w:r>
+            <w:r w:rsidR="009E0F6C" w:rsidRPr="00364213">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00364213">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>èglement d’affiliation</w:t>
+            </w:r>
             <w:r w:rsidRPr="002C125E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>b</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> d</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e SO-FIT au sein de l’entreprise</w:t>
+            </w:r>
             <w:r w:rsidRPr="002C125E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> du règlement d’affiliation d</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> à ce jour. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DC68278" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="00FC5BF9" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
+          <w:p w14:paraId="5DC68278" w14:textId="016B61A0" w:rsidR="00C0405B" w:rsidRPr="00FC5BF9" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:before="120" w:after="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C125E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’intermédiaire financier soussigné </w:t>
+              <w:t>L’intermédiaire financier</w:t>
+            </w:r>
+            <w:r w:rsidR="008D4990">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou conseiller </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C125E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">soussigné </w:t>
             </w:r>
             <w:r w:rsidRPr="002C125E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>déclare</w:t>
             </w:r>
             <w:r w:rsidRPr="002C125E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> que toutes les informations comprises dans la présente demande </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">y compris les pièces-jointes selon liste ci-dessus </w:t>
@@ -2376,51 +2227,51 @@
         <w:t xml:space="preserve">Fait à </w:t>
       </w:r>
       <w:r w:rsidRPr="00D60D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="Texte1"/>
+      <w:bookmarkStart w:id="7" w:name="Texte1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2453,51 +2304,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="00D60D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D60D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D60D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D60D17">
@@ -2526,51 +2377,51 @@
       </w:r>
       <w:r w:rsidRPr="00D60D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="10" w:name="Texte2"/>
+      <w:bookmarkStart w:id="8" w:name="Texte2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2603,99 +2454,213 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="7977FFC6" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
+    <w:p w14:paraId="7977FFC6" w14:textId="65151D2B" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
       <w:pPr>
         <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D60D17">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature(s) autorisée(s) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>de l’Intermédiaire Financier</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou conseiller</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009E0F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texte2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="009E0F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="009E0F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="009E0F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="009E0F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E0F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="009E0F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10442"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C0405B" w:rsidRPr="002C125E" w14:paraId="3E3A8EF8" w14:textId="77777777" w:rsidTr="009A3990">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10442" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B9C3D87" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="00FC5BF9" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="360"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC44BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">DECLARATION </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3294,105 +3259,91 @@
               </w:rPr>
               <w:t>personnellement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06FFFE46" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="200"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="007333D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w14:paraId="25CA6C44" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="007333D9" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00216AEE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>aux</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> procédures pénales, administratives, de surveillance ou de faillite</w:t>
+              <w:t>aux procédures pénales, administratives, de surveillance ou de faillite</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, en cours ou closes dans les 10 dernières années</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, en Suisse ou à l’étranger, à l’encontre de </w:t>
@@ -3476,255 +3427,285 @@
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0057116D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000312D2">
-[...5 lines deleted...]
-            <w:r w:rsidR="000312D2">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> pas faire l’objet ou ne pas en avoir fait l’objet.</w:t>
+              <w:t>ne pas faire l’objet ou ne pas en avoir fait l’objet.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CEA5157" w14:textId="44EC6E4B" w:rsidR="00C0405B" w:rsidRPr="00D0246B" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                     <w:checked w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="0057116D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="000312D2">
-[...5 lines deleted...]
-            <w:r w:rsidR="000312D2">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> faire l’objet ou en avoir fait l’objet (dans ce cas, annexer les pièces justificatives)</w:t>
+              <w:t>en faire l’objet ou en avoir fait l’objet (dans ce cas, annexer les pièces justificatives)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">                                </w:t>
             </w:r>
             <w:r w:rsidRPr="00D0246B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Liste des procédures (notamment informations sur les parties, le sujet, l’état et, le cas échéant, l’issue de la procédure)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="543F43B5" w14:textId="3C3A4A14" w:rsidR="00C0405B" w:rsidRPr="00B0391D" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
+          <w:p w14:paraId="543F43B5" w14:textId="5741D045" w:rsidR="00C0405B" w:rsidRPr="00B0391D" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:after="480"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Le (La) soussigné(e) confirme que la présente déclaration a été complétée de bonne foi et en pleine connaissance des dispositions pénales de la Loi sur l’Autorité fédérale de surveillance des marchés financiers (notamment </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>A</w:t>
+            <w:r w:rsidR="009E0F6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>rt 45 LFINMA). Le (La) soussigné(e) a connaissance du fait qu’en tant que personne accréditée auprès de SO-FIT il (elle) doit informer sans délai SO-FIT de toute modification qui interviendrait dans l’état de procédures à son encontre</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (Art 14 lettre e, Règlement d’affiliation)</w:t>
+              <w:t>rt</w:t>
+            </w:r>
+            <w:r w:rsidR="009E0F6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B0391D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 45 LFINMA). Le (La) soussigné(e) a connaissance du fait qu’en tant que personne accréditée auprès de SO-FIT il (elle) doit informer sans délai SO-FIT de toute modification qui interviendrait dans l’état de procédures à son encontre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Art 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00026B74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lettre </w:t>
+            </w:r>
+            <w:r w:rsidR="00026B74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="009E0F6C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ch</w:t>
+            </w:r>
+            <w:r w:rsidR="00026B74">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>. iv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Règlement d’affiliation)</w:t>
             </w:r>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Le (La) soussigné(e) a par ailleurs connaissance du fait que SO-FIT est autorisé à vérifier l’exactitude de la présente déclaration.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A154D13" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="00B0391D" w:rsidRDefault="00C0405B" w:rsidP="009A3990">
             <w:pPr>
               <w:pStyle w:val="Corpsdetexte"/>
               <w:spacing w:line="480" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B0391D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
@@ -3957,111 +3938,111 @@
     </w:tbl>
     <w:p w14:paraId="678B9B5B" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRPr="0057116D" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04B85D39" w14:textId="77777777" w:rsidR="00D7016F" w:rsidRDefault="00D7016F"/>
     <w:sectPr w:rsidR="00D7016F" w:rsidSect="007333D9">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="663" w:left="851" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="047881B3" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
+    <w:p w14:paraId="3A9325EC" w14:textId="77777777" w:rsidR="0005412E" w:rsidRDefault="0005412E" w:rsidP="00C0405B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="382A4214" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
+    <w:p w14:paraId="5E67C40C" w14:textId="77777777" w:rsidR="0005412E" w:rsidRDefault="0005412E" w:rsidP="00C0405B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3D91447F" w14:textId="40D81213" w:rsidR="00C6594E" w:rsidRPr="00A34711" w:rsidRDefault="00C0405B" w:rsidP="00CF5139">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3D91447F" w14:textId="40D81213" w:rsidR="00F25220" w:rsidRPr="00A34711" w:rsidRDefault="00C0405B" w:rsidP="00CF5139">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
@@ -4094,165 +4075,193 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00A34711">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="08FD93A8" w14:textId="77777777" w:rsidR="00CF5139" w:rsidRDefault="00C0405B" w:rsidP="00CF5139">
+  <w:p w14:paraId="6B453646" w14:textId="18A2AA5C" w:rsidR="009E0F6C" w:rsidRPr="00364213" w:rsidRDefault="00C0405B" w:rsidP="009E0F6C">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
-      <w:spacing w:after="60"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CF5139">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00CF5139">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Même si ces procédures se sont conclues par des acquittements ou des décisions de classement ou non-entrée en matière.</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="009E0F6C" w:rsidRPr="00152582">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t>Sont en revanche exclues de l'obligation de déclarer les procédures ayant</w:t>
+    </w:r>
+    <w:r w:rsidR="009E0F6C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="009E0F6C" w:rsidRPr="00152582">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t>abouti à un acquittement pénal total ou à un rejet total de la plainte ainsi que les décisions de non-lieu</w:t>
+    </w:r>
+    <w:r w:rsidR="009E0F6C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="009E0F6C" w:rsidRPr="00152582">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:lang w:val="fr-CH"/>
+      </w:rPr>
+      <w:t>et de non-entrée en matière.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="03164D81" w14:textId="77777777" w:rsidR="00C6594E" w:rsidRPr="00CF5139" w:rsidRDefault="00C0405B" w:rsidP="00803C95">
+  <w:p w14:paraId="03164D81" w14:textId="77777777" w:rsidR="00F25220" w:rsidRPr="00CF5139" w:rsidRDefault="00C0405B" w:rsidP="009E0F6C">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
+      <w:spacing w:after="60"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:vertAlign w:val="superscript"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00CF5139">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Sont notamment considérées comme positions </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="00CF5139">
+    <w:r w:rsidRPr="00483E32">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:lang w:val="fr-CH"/>
       </w:rPr>
-      <w:t>ayant</w:t>
+      <w:t xml:space="preserve">Sont notamment considérées comme positions ayant une influence sur l’activité les fonctions dirigeantes, d’autres fonctions impliquant une </w:t>
     </w:r>
-    <w:proofErr w:type="gramEnd"/>
-    <w:r w:rsidRPr="00CF5139">
+    <w:r w:rsidRPr="00483E32">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="16"/>
-[...8 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+        <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:br/>
-      <w:t xml:space="preserve">   </w:t>
-[...7 lines deleted...]
-      <w:t>responsabilité importante et les participations qualifiées dans la personne morale.</w:t>
+      <w:t xml:space="preserve">   responsabilité importante et les participations qualifiées dans la personne morale.</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="086320A7" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
+    <w:p w14:paraId="501D4799" w14:textId="77777777" w:rsidR="0005412E" w:rsidRDefault="0005412E" w:rsidP="00C0405B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E11DD6C" w14:textId="77777777" w:rsidR="00C0405B" w:rsidRDefault="00C0405B" w:rsidP="00C0405B">
+    <w:p w14:paraId="45BA57A3" w14:textId="77777777" w:rsidR="0005412E" w:rsidRDefault="0005412E" w:rsidP="00C0405B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6DADF27C" w14:textId="77777777" w:rsidR="00C6594E" w:rsidRDefault="00C0405B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DADF27C" w14:textId="77777777" w:rsidR="00F25220" w:rsidRDefault="00C0405B">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r w:rsidRPr="00BA20E0">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F1CC334" wp14:editId="5D79585A">
           <wp:extent cx="2476500" cy="800100"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Image 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Image 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -4271,51 +4280,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2476500" cy="800100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17083E47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A606C8C"/>
     <w:lvl w:ilvl="0" w:tplc="B0729414">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4362,120 +4371,141 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="100C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1783720360">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="128"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="84"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Elya9vjP1O1oUdhw8u1K9Uh3/NjUeG2hVYvoxfblbvt4F/5txlNLrDoi5kAN08RRg5WwqVkWnFGZo9es8B+XDg==" w:salt="KoI5D81aR+Lv0NA0bJEOJQ=="/>
+  <w:trackRevisions/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="/tzcrqwcqQOnLZtMii+6CIO2JEIPPQmV5zZmb8bvK/V0E/srNwTphte1W4o0nM9kUG4bvdtHSvUCeKKlZJG7Uw==" w:salt="inkEsMMJHTmPxItoH7Z3Eg=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C0405B"/>
+    <w:rsid w:val="00026B74"/>
     <w:rsid w:val="000312D2"/>
+    <w:rsid w:val="0005412E"/>
+    <w:rsid w:val="00060F40"/>
+    <w:rsid w:val="001A577F"/>
+    <w:rsid w:val="0029233A"/>
+    <w:rsid w:val="00364213"/>
+    <w:rsid w:val="00374CB8"/>
     <w:rsid w:val="00384039"/>
+    <w:rsid w:val="003F057F"/>
+    <w:rsid w:val="00442160"/>
+    <w:rsid w:val="00483E32"/>
+    <w:rsid w:val="004C0D6B"/>
     <w:rsid w:val="00693382"/>
+    <w:rsid w:val="008D4990"/>
     <w:rsid w:val="009D1341"/>
+    <w:rsid w:val="009E0F6C"/>
+    <w:rsid w:val="00A95F68"/>
     <w:rsid w:val="00C0405B"/>
+    <w:rsid w:val="00C47176"/>
     <w:rsid w:val="00D7016F"/>
+    <w:rsid w:val="00DB60BA"/>
+    <w:rsid w:val="00DE6BA2"/>
+    <w:rsid w:val="00F25220"/>
+    <w:rsid w:val="00F41E56"/>
+    <w:rsid w:val="00FB2054"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D104BC1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DE10D816-0E4E-4F10-85C4-FE96D27F6833}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4984,55 +5014,138 @@
     <w:link w:val="Corpsdetexte"/>
     <w:rsid w:val="00C0405B"/>
     <w:rPr>
       <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FINMAStandardAbsatz">
     <w:name w:val="FINMA Standard Absatz"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C0405B"/>
     <w:pPr>
       <w:spacing w:before="260" w:after="260" w:line="260" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="de-CH" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D4990"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commentaire">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D4990"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008D4990"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D4990"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D4990"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D4990"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-service.admin.ch/crex/cms/content/strafregister/uebersicht_fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -5302,70 +5415,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>708</Words>
-  <Characters>3895</Characters>
+  <Words>665</Words>
+  <Characters>3659</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4594</CharactersWithSpaces>
+  <CharactersWithSpaces>4316</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>SO-FIT Visitor</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>