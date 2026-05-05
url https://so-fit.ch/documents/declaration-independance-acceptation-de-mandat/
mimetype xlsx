--- v0 (2026-04-14)
+++ v1 (2026-05-05)
@@ -18,53 +18,53 @@
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\SO-FIT\8. Auditeurs\7. Publipostage\2026\Semaine 6.04.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DF4F480-B15C-4ABE-8691-E85A5987B986}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{415222BF-039B-4CFA-90C6-D01263ADDF81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{AE80E754-CD7B-4717-87C5-7E510849214A}"/>
+    <workbookView xWindow="990" yWindow="1245" windowWidth="27315" windowHeight="13290" xr2:uid="{AE80E754-CD7B-4717-87C5-7E510849214A}"/>
   </bookViews>
   <sheets>
     <sheet name="société d'audit" sheetId="1" r:id="rId1"/>
     <sheet name="auditeur resp. 1 " sheetId="5" r:id="rId2"/>
     <sheet name="auditeur resp. 2" sheetId="6" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -79,115 +79,115 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Lieu:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t>Par la présente, nous confirmons que la soussignée, _________________________________</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Par la présente, je soussigné, _________________________, confirme </t>
   </si>
   <si>
     <t>Signature</t>
   </si>
   <si>
     <t>Société d'audit - déclaration d'indépendance</t>
   </si>
   <si>
     <t>merci de préciser lesquels et les mesures prises pour garantir l'indépendance</t>
-  </si>
-[...24 lines deleted...]
-    </r>
   </si>
   <si>
     <t>n'exerce pas et /ou n'a pas exercé d'autres mandats auprès de la société assujettie sur les 2 dernières années</t>
   </si>
   <si>
     <t>Auditeur responsable - déclaration d'indépendance</t>
   </si>
   <si>
     <t>exerce et / ou a execé d'autres mandats auprès de la société assujettie sur les 2 dernières années</t>
   </si>
   <si>
     <t>Pour le mandat relatif à la société assujettie</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">exerce et / ou a execé d'autres mandats auprès de la société assujettie </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>sur les 2 dernières années</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Par la présente, nous confirmons que la soussignée, </t>
+  </si>
+  <si>
+    <r>
+      <t>n'exerce</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> pas et n'a pas exercé </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>d'autres mandats auprès de la société assujettie sur les 2 dernières années</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -454,59 +454,59 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="38100"/>
           <a:ext cx="2397125" cy="834390"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>236220</xdr:colOff>
+          <xdr:colOff>238125</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>99060</xdr:rowOff>
+          <xdr:rowOff>95250</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>525780</xdr:colOff>
+          <xdr:colOff>523875</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>373380</xdr:rowOff>
+          <xdr:rowOff>371475</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1027" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1027"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -521,59 +521,59 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>220980</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>19</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>19</xdr:row>
-          <xdr:rowOff>365760</xdr:rowOff>
+          <xdr:rowOff>361950</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1028" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1028"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -637,53 +637,53 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="38100"/>
           <a:ext cx="2397125" cy="834390"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>213360</xdr:colOff>
+          <xdr:colOff>209550</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>83820</xdr:rowOff>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="6147" name="Check Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s6147"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -704,53 +704,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>220980</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="6148" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s6148"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000004180000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -820,53 +820,53 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="38100"/>
           <a:ext cx="2397125" cy="834390"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>213360</xdr:colOff>
+          <xdr:colOff>209550</xdr:colOff>
           <xdr:row>15</xdr:row>
-          <xdr:rowOff>83820</xdr:rowOff>
+          <xdr:rowOff>85725</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>15</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8193" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8193"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000001200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -887,53 +887,53 @@
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>0</xdr:col>
-          <xdr:colOff>220980</xdr:colOff>
+          <xdr:colOff>219075</xdr:colOff>
           <xdr:row>17</xdr:row>
-          <xdr:rowOff>68580</xdr:rowOff>
+          <xdr:rowOff>66675</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>0</xdr:col>
           <xdr:colOff>495300</xdr:colOff>
           <xdr:row>17</xdr:row>
           <xdr:rowOff>342900</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="8194" name="Check Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s8194"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002200000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -1284,625 +1284,626 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6AC649D6-22CF-4F85-AE06-83BABA4DCA44}">
   <dimension ref="A2:I30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F2" sqref="F2"/>
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="13.109375" customWidth="1"/>
+    <col min="2" max="2" width="13.140625" customWidth="1"/>
     <col min="5" max="5" width="55" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="F2" s="9"/>
     </row>
-    <row r="10" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:9" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="13" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="8"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4"/>
       <c r="I10" s="4"/>
     </row>
-    <row r="11" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="3"/>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="4"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
     </row>
-    <row r="12" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="11" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3"/>
       <c r="D12" s="3"/>
       <c r="E12" s="12"/>
       <c r="F12" s="4"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4"/>
       <c r="I12" s="4"/>
     </row>
-    <row r="15" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>3</v>
-[...3 lines deleted...]
-    <row r="18" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+        <v>12</v>
+      </c>
+      <c r="E15" s="12"/>
+    </row>
+    <row r="17" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="1" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
     </row>
-    <row r="19" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="20" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="10" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
     </row>
-    <row r="21" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="5" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="2">
         <v>1</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="2">
         <v>3</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="2"/>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B26" s="2"/>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="6"/>
       <c r="B27" s="7"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="16" t="s">
         <v>1</v>
       </c>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="17"/>
       <c r="D29" s="17"/>
       <c r="E29" s="17"/>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="15"/>
       <c r="B30" s="15"/>
       <c r="C30" s="17"/>
       <c r="D30" s="17"/>
       <c r="E30" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:E28"/>
     <mergeCell ref="A29:B30"/>
     <mergeCell ref="C29:E30"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1027" r:id="rId4" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>236220</xdr:colOff>
+                    <xdr:colOff>238125</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>99060</xdr:rowOff>
+                    <xdr:rowOff>95250</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>525780</xdr:colOff>
+                    <xdr:colOff>523875</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>373380</xdr:rowOff>
+                    <xdr:rowOff>371475</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1028" r:id="rId5" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>220980</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>19</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>19</xdr:row>
-                    <xdr:rowOff>365760</xdr:rowOff>
+                    <xdr:rowOff>361950</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F048159-5564-4FF1-824C-380AB5B66D14}">
   <dimension ref="A9:I28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="9" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
     </row>
-    <row r="11" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
     </row>
-    <row r="13" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-    <row r="16" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="1" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
     </row>
-    <row r="17" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="18" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
     </row>
-    <row r="19" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="2" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="2">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="2">
         <v>3</v>
       </c>
     </row>
-    <row r="23" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="18"/>
       <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
       <c r="I25" s="18"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="19" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D26" s="20"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="21"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="15"/>
       <c r="B28" s="15"/>
       <c r="C28" s="21"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A25:I25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:I26"/>
     <mergeCell ref="A27:B28"/>
     <mergeCell ref="C27:I28"/>
     <mergeCell ref="E11:G11"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="6147" r:id="rId4" name="Check Box 3">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>213360</xdr:colOff>
+                    <xdr:colOff>209550</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>83820</xdr:rowOff>
+                    <xdr:rowOff>85725</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="6148" r:id="rId5" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>220980</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D92CCF8-34EC-4658-8D13-676E4918226F}">
   <dimension ref="A9:I28"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="9" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="13" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="13"/>
       <c r="G9" s="13"/>
       <c r="H9" s="13"/>
       <c r="I9" s="13"/>
     </row>
-    <row r="11" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="11" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="4"/>
       <c r="I11" s="4"/>
     </row>
-    <row r="13" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>4</v>
-[...4 lines deleted...]
-    <row r="16" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="1" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
     </row>
-    <row r="17" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="18" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
     </row>
-    <row r="19" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:9" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="2" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="2">
         <v>1</v>
       </c>
     </row>
-    <row r="21" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="2">
         <v>2</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="2">
         <v>3</v>
       </c>
     </row>
-    <row r="23" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.3"/>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:9" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="18"/>
       <c r="B25" s="18"/>
       <c r="C25" s="18"/>
       <c r="D25" s="18"/>
       <c r="E25" s="18"/>
       <c r="F25" s="18"/>
       <c r="G25" s="18"/>
       <c r="H25" s="18"/>
       <c r="I25" s="18"/>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="19" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D26" s="20"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="21"/>
       <c r="D27" s="22"/>
       <c r="E27" s="22"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="15"/>
       <c r="B28" s="15"/>
       <c r="C28" s="21"/>
       <c r="D28" s="22"/>
       <c r="E28" s="22"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A27:B28"/>
     <mergeCell ref="C27:I28"/>
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="A25:I25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="C26:I26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8193" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>213360</xdr:colOff>
+                    <xdr:colOff>209550</xdr:colOff>
                     <xdr:row>15</xdr:row>
-                    <xdr:rowOff>83820</xdr:rowOff>
+                    <xdr:rowOff>85725</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>15</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="8194" r:id="rId5" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>0</xdr:col>
-                    <xdr:colOff>220980</xdr:colOff>
+                    <xdr:colOff>219075</xdr:colOff>
                     <xdr:row>17</xdr:row>
-                    <xdr:rowOff>68580</xdr:rowOff>
+                    <xdr:rowOff>66675</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>0</xdr:col>
                     <xdr:colOff>495300</xdr:colOff>
                     <xdr:row>17</xdr:row>
                     <xdr:rowOff>342900</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>