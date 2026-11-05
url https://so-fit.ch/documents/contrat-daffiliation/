--- v0 (2026-04-14)
+++ v1 (2026-11-05)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48AD3534" w14:textId="77777777" w:rsidR="00A7216A" w:rsidRDefault="00A7216A" w:rsidP="00E7231A">
+    <w:p w14:paraId="48AD3534" w14:textId="22B80BB9" w:rsidR="00A7216A" w:rsidRDefault="00A7216A" w:rsidP="00E7231A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00A7216A">
@@ -119,98 +120,87 @@
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">SO-FIT </w:t>
       </w:r>
       <w:r w:rsidR="00A7216A" w:rsidRPr="00A7216A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisme de Surveillance pour Intermédiaires Financiers &amp; Trustees </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4683D967" w14:textId="77777777" w:rsidR="00500685" w:rsidRPr="00BD3272" w:rsidRDefault="00500685" w:rsidP="00E7231A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BD3272">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>entre</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4B380C80" w14:textId="77777777" w:rsidR="00500685" w:rsidRPr="00BD3272" w:rsidRDefault="00500685" w:rsidP="00E7231A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40445A4D" w14:textId="77777777" w:rsidR="00500685" w:rsidRPr="00BD3272" w:rsidRDefault="00500685" w:rsidP="00E7231A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BD3272">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>d’une</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> part</w:t>
+        <w:t>d’une part</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1949009C" w14:textId="41778D2F" w:rsidR="00500685" w:rsidRPr="00BD3272" w:rsidRDefault="00100B65" w:rsidP="00E7231A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">SO-FIT </w:t>
       </w:r>
@@ -242,125 +232,100 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>inanciers &amp; Trustees</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20A922D6" w14:textId="77777777" w:rsidR="00500685" w:rsidRPr="0070674B" w:rsidRDefault="00182704" w:rsidP="0070674B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>(ci-après « </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>SO-FIT</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>-après « </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t> »</w:t>
+      </w:r>
+      <w:r w:rsidR="00500685" w:rsidRPr="00BD3272">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AA2E22" w14:textId="77777777" w:rsidR="00500685" w:rsidRPr="00BD3272" w:rsidRDefault="00500685" w:rsidP="00E7231A">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="13AA2E22" w14:textId="77777777" w:rsidR="00500685" w:rsidRPr="00BD3272" w:rsidRDefault="00500685" w:rsidP="00E7231A">
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02B87F49" w14:textId="77777777" w:rsidR="00500685" w:rsidRPr="00BD3272" w:rsidRDefault="00500685" w:rsidP="00E7231A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-          <w:b/>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BD3272">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>et</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> d’autre part</w:t>
+        <w:t>et d’autre part</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AF7B815" w14:textId="38C9C8AB" w:rsidR="00500685" w:rsidRDefault="00AB085B" w:rsidP="00E7231A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
@@ -484,91 +449,77 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="0C5DF00D" w14:textId="77777777" w:rsidR="00500685" w:rsidRPr="00BD3272" w:rsidRDefault="00500685" w:rsidP="00E7231A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD3272">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t xml:space="preserve">(ci-après </w:t>
+      </w:r>
+      <w:r w:rsidR="00182704" w:rsidRPr="00595A8D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t>« </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BD3272">
-[...20 lines deleted...]
-      </w:r>
       <w:r w:rsidR="006E3361" w:rsidRPr="00595A8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="fr-FR" w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>l’Affilié </w:t>
       </w:r>
       <w:r w:rsidR="00182704" w:rsidRPr="00595A8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t> »</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00595A8D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ACED4DA" w14:textId="77777777" w:rsidR="00500685" w:rsidRPr="00BD3272" w:rsidRDefault="00500685" w:rsidP="00E7231A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BC87687" w14:textId="1B488D78" w:rsidR="00500685" w:rsidRPr="00BD3272" w:rsidRDefault="00500685" w:rsidP="00E7231A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -813,131 +764,136 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">il est préalablement exposé que : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D18E073" w14:textId="77777777" w:rsidR="000A4188" w:rsidRDefault="000A4188" w:rsidP="00E7231A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D0D5A24" w14:textId="5CCDB5D6" w:rsidR="000A4188" w:rsidRPr="00D005A9" w:rsidRDefault="000A4188" w:rsidP="00D005A9">
+    <w:p w14:paraId="2D0D5A24" w14:textId="63A0C0AF" w:rsidR="000A4188" w:rsidRPr="00D005A9" w:rsidRDefault="000A4188" w:rsidP="00D005A9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A4188">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">En vertu de la loi sur le blanchiment d’argent (LBA), les intermédiaires financiers </w:t>
       </w:r>
       <w:r w:rsidR="002B7664" w:rsidRPr="000A4188">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>exerçant cette activité à titre professionnel au sens de l’art. 2 al. 3</w:t>
       </w:r>
       <w:r w:rsidR="002B7664">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> LBA </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000A4188">
+        <w:t xml:space="preserve"> LBA</w:t>
+      </w:r>
+      <w:r w:rsidR="00785C2B">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">doivent </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E3361">
+        <w:t>, ainsi que</w:t>
+      </w:r>
+      <w:r w:rsidR="00785C2B" w:rsidRPr="00785C2B">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>s’affilier</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006E3361" w:rsidRPr="000A4188">
+        <w:t xml:space="preserve"> tout conseiller</w:t>
+      </w:r>
+      <w:r w:rsidR="00785C2B">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> au sens de l’art. 2 al.3bis et 3ter, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A4188">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">à un organisme d’autorégulation, organisé selon le droit privé, pour faire contrôler le respect des obligations de diligence visant à prévenir et à éviter le </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000A4188">
+        <w:t xml:space="preserve">doivent </w:t>
+      </w:r>
+      <w:r w:rsidR="006E3361">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>blanchiment</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000A4188">
+        <w:t>s’affilier</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3361" w:rsidRPr="000A4188">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> d’argent</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A4188">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>à un organisme d’autorégulation, organisé selon le droit privé, pour faire contrôler le respect des obligations de diligence visant à prévenir et à éviter le blanchiment d’argent</w:t>
       </w:r>
       <w:r w:rsidR="002B7664">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> et le financement du terrorisme.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7447D305" w14:textId="77777777" w:rsidR="00500685" w:rsidRPr="002B7664" w:rsidRDefault="000A4188" w:rsidP="006B1434">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
@@ -949,51 +905,51 @@
         </w:rPr>
         <w:t xml:space="preserve">SO-FIT est </w:t>
       </w:r>
       <w:r w:rsidR="006B1434">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">une association de droit suisse, </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7664">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>autorisé par la FINMA à exercer l’activité d’organisme d’</w:t>
       </w:r>
       <w:r w:rsidR="002B7664">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>autorégulation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02774CA6" w14:textId="320FC67B" w:rsidR="006E3361" w:rsidRPr="002B7664" w:rsidRDefault="00745EB5" w:rsidP="006E3361">
+    <w:p w14:paraId="02774CA6" w14:textId="7D2023F7" w:rsidR="006E3361" w:rsidRPr="002B7664" w:rsidRDefault="00745EB5" w:rsidP="006E3361">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>L’Affilié</w:t>
       </w:r>
       <w:r w:rsidR="006E3361" w:rsidRPr="002B7664">
         <w:rPr>
@@ -1046,51 +1002,79 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="009C0167">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>[personnes/capitaux]</w:t>
       </w:r>
       <w:r w:rsidR="009C0167">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="006E3361">
         <w:rPr>
           <w:color w:val="111111"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de droit suisse, qui exerce ou entend exercer une activité d’intermédiation financière au sens de l’art. 2 al. 3 LBA.</w:t>
+        <w:t xml:space="preserve"> de droit suisse, qui exerce ou entend exercer une activité d’intermédiation financière au sens de l’art. 2 al. 3 LBA</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1A83">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou de </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1A83" w:rsidRPr="00785C2B">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>conseiller</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1A83">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au sens de l’art. 2 al.3bis et 3ter</w:t>
+      </w:r>
+      <w:r w:rsidR="006E3361">
+        <w:rPr>
+          <w:color w:val="111111"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B389209" w14:textId="3068447D" w:rsidR="00D005A9" w:rsidRDefault="00D005A9" w:rsidP="00E7231A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="418F6729" w14:textId="442F0374" w:rsidR="003D3F8E" w:rsidRPr="000F169E" w:rsidRDefault="00356B64" w:rsidP="005F5DB6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
@@ -1351,59 +1335,57 @@
       <w:r w:rsidR="00A4654E" w:rsidRPr="00BB38EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>remplissant les conditions suivantes :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00322837" w14:textId="124A4285" w:rsidR="00A4654E" w:rsidRDefault="00A4654E" w:rsidP="00E7231A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1208" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>dispose</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00152E2F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> d’un règlement</w:t>
       </w:r>
       <w:r w:rsidR="005766B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> relatif aux obligations des affiliés</w:t>
       </w:r>
       <w:r w:rsidR="00287912">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> à l’OAR de SO-FIT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
@@ -1467,206 +1449,200 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AA24A3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4654E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3D76FC" w14:textId="79F58CE1" w:rsidR="000F169E" w:rsidRDefault="00530AE9" w:rsidP="00E7231A">
+    <w:p w14:paraId="1F3D76FC" w14:textId="1D67501A" w:rsidR="000F169E" w:rsidRDefault="00530AE9" w:rsidP="00E7231A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1208" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>est</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>est pourvu</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4654E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pourvu</w:t>
+        <w:t>d’</w:t>
       </w:r>
       <w:r w:rsidR="00A4654E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>une structure</w:t>
       </w:r>
       <w:r w:rsidR="00A4654E" w:rsidRPr="00A4654E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> interne lui permettant la surveillance des intermédiaires financiers sous l’angle de la lutte contre le blanchiment d’argent et le financement du terrorisme</w:t>
+        <w:t xml:space="preserve"> interne lui permettant la surveillance des intermédiaires financiers</w:t>
+      </w:r>
+      <w:r w:rsidR="00525205">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et des conseillers</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4654E" w:rsidRPr="00A4654E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sous l’angle de la lutte contre le blanchiment d’argent et le financement du terrorisme</w:t>
       </w:r>
       <w:r w:rsidR="00A4654E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="140A7373" w14:textId="77777777" w:rsidR="000F169E" w:rsidRDefault="000F169E" w:rsidP="00E7231A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1208" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000F169E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>présente</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A4654E" w:rsidRPr="000F169E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006070E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">en tout temps </w:t>
       </w:r>
       <w:r w:rsidR="00A4654E" w:rsidRPr="000F169E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>toutes les exigences d’une activité irré</w:t>
       </w:r>
       <w:r w:rsidRPr="000F169E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>prochable ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFBB2BB" w14:textId="77777777" w:rsidR="003D3F8E" w:rsidRPr="000F169E" w:rsidRDefault="000F169E" w:rsidP="00E7231A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1208" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000F169E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>garantit</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> par son agrément que les sociétés d’audit et les audi</w:t>
+        <w:t>garantit par son agrément que les sociétés d’audit et les audi</w:t>
       </w:r>
       <w:r w:rsidR="00932BA9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>teurs responsables remplissent</w:t>
       </w:r>
       <w:r w:rsidRPr="000F169E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> les conditions prévues par la législation en vigueur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2604935E" w14:textId="77777777" w:rsidR="003D3F8E" w:rsidRDefault="003D3F8E" w:rsidP="00E7231A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -1989,118 +1965,144 @@
         </w:rPr>
         <w:t xml:space="preserve"> et qui f</w:t>
       </w:r>
       <w:r w:rsidR="00B30843">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidR="006E3361" w:rsidRPr="00663278">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>t partie intégrante du présent Contrat</w:t>
       </w:r>
       <w:r w:rsidRPr="00663278">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7884EFF8" w14:textId="10B5C494" w:rsidR="00663278" w:rsidRPr="00530AE9" w:rsidRDefault="00663278" w:rsidP="00663278">
+    <w:p w14:paraId="7884EFF8" w14:textId="2DAC72E4" w:rsidR="00663278" w:rsidRPr="00530AE9" w:rsidRDefault="00663278" w:rsidP="00663278">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00530AE9">
         <w:rPr>
           <w:iCs/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00530AE9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>’Affilié accepte les décisions de SO-FIT relatives à la périodicité de son rapport d’audit.</w:t>
+        <w:t>’Affilié accepte les décisions de SO-FIT relatives à la périodicité de son rapport d’audit</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5FFD">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et des auto-déclarations</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27A3B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76E8F4EB" w14:textId="1AF13AAB" w:rsidR="00DB029A" w:rsidRDefault="00BB38EE" w:rsidP="00DB029A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00663278">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L’Affilié reconnait la compétence de SO-FIT de prendre d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>es sanctions à son égard</w:t>
       </w:r>
       <w:r w:rsidR="005766B5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>. Son droit de recours envers les décisions de sanction reste réservé.</w:t>
+        <w:t xml:space="preserve">. Son droit de recours </w:t>
+      </w:r>
+      <w:r w:rsidR="005766B5" w:rsidRPr="00C52693">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>envers les décisions</w:t>
+      </w:r>
+      <w:r w:rsidR="005766B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de sanction reste réservé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="336470E9" w14:textId="4ACBD78A" w:rsidR="00DB029A" w:rsidRDefault="00DB029A" w:rsidP="00DB029A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09189CAE" w14:textId="77777777" w:rsidR="00DB029A" w:rsidRPr="00DB029A" w:rsidRDefault="00DB029A" w:rsidP="00DB029A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357"/>
         <w:rPr>
@@ -2123,149 +2125,148 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="091334B5" w14:textId="2533BD5C" w:rsidR="00582726" w:rsidRPr="007122EE" w:rsidRDefault="00582726" w:rsidP="00E7231A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">L’Affilié s’engage à payer les émoluments prévus dans le </w:t>
       </w:r>
       <w:r w:rsidR="000444EF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">èglement </w:t>
       </w:r>
       <w:r w:rsidR="00AC02C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>d’affiliation</w:t>
       </w:r>
       <w:r w:rsidR="00AA24A3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> selon les </w:t>
       </w:r>
       <w:r w:rsidRPr="007122EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>conditions spécifiées par SO-FIT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC1AAD4" w14:textId="70E9AD5C" w:rsidR="007122EE" w:rsidRPr="007122EE" w:rsidRDefault="007122EE" w:rsidP="007122EE">
+    <w:p w14:paraId="7AC1AAD4" w14:textId="70E9AD5C" w:rsidR="007122EE" w:rsidRPr="00152673" w:rsidRDefault="007122EE" w:rsidP="007122EE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007122EE">
+      <w:r w:rsidRPr="00152673">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>L’Affil</w:t>
       </w:r>
-      <w:r w:rsidR="00B30843">
+      <w:r w:rsidR="00B30843" w:rsidRPr="00152673">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidRPr="007122EE">
+      <w:r w:rsidRPr="00152673">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>é accepte de se soumettre égale</w:t>
       </w:r>
-      <w:r w:rsidR="0030082C">
+      <w:r w:rsidR="0030082C" w:rsidRPr="00152673">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">ment aux révisions LBA, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007122EE">
+      <w:r w:rsidRPr="00152673">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>aux contrôles ad hoc et enquêtes particulières</w:t>
       </w:r>
-      <w:r w:rsidR="0030082C">
+      <w:r w:rsidR="0030082C" w:rsidRPr="00152673">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>, ainsi qu’aux injonctions de la Commission OAR</w:t>
       </w:r>
-      <w:r w:rsidRPr="007122EE">
+      <w:r w:rsidRPr="00152673">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE9CBBB" w14:textId="1D9B730A" w:rsidR="00AA24A3" w:rsidRDefault="00AA24A3" w:rsidP="00E7231A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FB49D48" w14:textId="5846CB15" w:rsidR="00582726" w:rsidRDefault="00932BA9" w:rsidP="00E7231A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
@@ -3846,51 +3847,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B1AFADE" w14:textId="77777777" w:rsidR="00427D3C" w:rsidRDefault="00427D3C" w:rsidP="00932BA9">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4680" w:right="-2" w:hanging="4680"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49280E6F" w14:textId="77777777" w:rsidR="000444EF" w:rsidRDefault="000444EF" w:rsidP="00932BA9">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4680" w:right="-2" w:hanging="4680"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20BE96A9" w14:textId="64549406" w:rsidR="000444EF" w:rsidRDefault="000444EF" w:rsidP="00356B64">
+    <w:p w14:paraId="20BE96A9" w14:textId="1240CAB1" w:rsidR="000444EF" w:rsidRDefault="000444EF" w:rsidP="00356B64">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1474" w:hanging="1474"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC02C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Annexe 1 :</w:t>
       </w:r>
       <w:r w:rsidR="00584EF8">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009D0390">
         <w:rPr>
@@ -3904,135 +3905,143 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>èglement</w:t>
       </w:r>
       <w:r w:rsidRPr="00A4654E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>relatif aux obligations des affiliés de SO-FIT</w:t>
       </w:r>
       <w:r w:rsidR="0019750D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (« Règlement d’affiliation »)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C4615">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et Annexe sur les conseillers</w:t>
       </w:r>
       <w:r w:rsidR="009D0390">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451CC4FF" w14:textId="105DC308" w:rsidR="001F143F" w:rsidRPr="001F143F" w:rsidRDefault="001F143F" w:rsidP="00356B64">
       <w:pPr>
         <w:keepLines/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1474" w:hanging="1474"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:b/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Annexe 2 :</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:tab/>
         <w:t>Emoluments et tarifs applicables aux affiliés de l’OAR de SO-FIT</w:t>
       </w:r>
       <w:r w:rsidR="009D0390">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001F143F" w:rsidRPr="001F143F" w:rsidSect="001C0A7A">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="1701" w:left="1701" w:header="567" w:footer="851" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D5C589C" w14:textId="77777777" w:rsidR="00995EE9" w:rsidRDefault="00995EE9" w:rsidP="00A7216A">
+    <w:p w14:paraId="6A3505EB" w14:textId="77777777" w:rsidR="002225DE" w:rsidRDefault="002225DE" w:rsidP="00A7216A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BB78DBE" w14:textId="77777777" w:rsidR="00995EE9" w:rsidRDefault="00995EE9" w:rsidP="00A7216A">
+    <w:p w14:paraId="63F265CD" w14:textId="77777777" w:rsidR="002225DE" w:rsidRDefault="002225DE" w:rsidP="00A7216A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4049,188 +4058,196 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1778AD6C" w14:textId="06235E9B" w:rsidR="00100B65" w:rsidRDefault="006B1434">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00EF662E">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00EF662E">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00EF662E">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00EF662E">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00A7445F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00EF662E">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00EF662E">
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="0021149B">
-[...8 lines deleted...]
-    <w:r w:rsidR="00A7445F">
+    <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
+      <w:r w:rsidR="00A7445F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:fldSimple>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="392DACB9" w14:textId="0D93F24D" w:rsidR="00525EEB" w:rsidRPr="00525EEB" w:rsidRDefault="00525EEB">
+    <w:pPr>
+      <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
-        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>4</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="0021149B">
+    </w:pPr>
+    <w:r w:rsidRPr="00525EEB">
       <w:rPr>
-        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="end"/>
+      <w:t>Version 02.11.2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D1E8B00" w14:textId="77777777" w:rsidR="00995EE9" w:rsidRDefault="00995EE9" w:rsidP="00A7216A">
+    <w:p w14:paraId="6B677850" w14:textId="77777777" w:rsidR="002225DE" w:rsidRDefault="002225DE" w:rsidP="00A7216A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="370991DF" w14:textId="77777777" w:rsidR="00995EE9" w:rsidRDefault="00995EE9" w:rsidP="00A7216A">
+    <w:p w14:paraId="663DFE17" w14:textId="77777777" w:rsidR="002225DE" w:rsidRDefault="002225DE" w:rsidP="00A7216A">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="227D3DB8" w14:textId="44741292" w:rsidR="001A54BF" w:rsidRDefault="001A54BF">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33F931FF" wp14:editId="79FFDDFF">
           <wp:extent cx="2486025" cy="786717"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Image 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2508133" cy="793713"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5A627BFB" w14:textId="7E0F7123" w:rsidR="00100B65" w:rsidRDefault="00A7445F" w:rsidP="00A7216A">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="fr-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31744D1E" wp14:editId="55BF460C">
           <wp:extent cx="2473931" cy="800100"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:docPr id="1" name="Image 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
@@ -4244,51 +4261,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2503944" cy="809806"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="006F5190">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006F5190">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C224DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B4ED04E"/>
     <w:lvl w:ilvl="0" w:tplc="66A68D34">
       <w:start w:val="101"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5370,218 +5387,254 @@
   <w:num w:numId="5" w16cid:durableId="2139638946">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2133009646">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="110590211">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1750887322">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1098717526">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="927617477">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1595094441">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="84"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="RHaFkt7m+XUC7mZqyGbjRP53P55IfPzbFrkQDcVagCQ+DUBP/tXBojQWlI4bpCYEBo8D6Khk21LtRcbPq6T00w==" w:salt="XHDNkLgirtweXVYfi1cPog=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Tac+gMxB5kUs4880e9ljVZXHfxMUfxoQiM++p+fC11/EXaoBs0jDBLrN/iMfB6ysIG2d0UpI7iBZwokxqkIcbw==" w:salt="8LcUL/ipjYjGrJTUbClJ2Q=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00500685"/>
     <w:rsid w:val="000444EF"/>
     <w:rsid w:val="00070E10"/>
+    <w:rsid w:val="000772AA"/>
     <w:rsid w:val="000A4188"/>
     <w:rsid w:val="000D3B5B"/>
     <w:rsid w:val="000D4F5D"/>
     <w:rsid w:val="000F169E"/>
     <w:rsid w:val="00100B65"/>
     <w:rsid w:val="001056E3"/>
     <w:rsid w:val="00144F17"/>
+    <w:rsid w:val="00152673"/>
     <w:rsid w:val="00152E2F"/>
     <w:rsid w:val="0015606B"/>
     <w:rsid w:val="0015624C"/>
     <w:rsid w:val="001811E5"/>
     <w:rsid w:val="00182704"/>
     <w:rsid w:val="00187C22"/>
     <w:rsid w:val="0019750D"/>
     <w:rsid w:val="001A54BF"/>
+    <w:rsid w:val="001B65D9"/>
     <w:rsid w:val="001C0A7A"/>
     <w:rsid w:val="001F143F"/>
     <w:rsid w:val="0021149B"/>
+    <w:rsid w:val="002225DE"/>
     <w:rsid w:val="00282767"/>
     <w:rsid w:val="00287912"/>
+    <w:rsid w:val="0029233A"/>
     <w:rsid w:val="002B7664"/>
+    <w:rsid w:val="002E0970"/>
     <w:rsid w:val="0030082C"/>
     <w:rsid w:val="00320144"/>
     <w:rsid w:val="00334FD2"/>
     <w:rsid w:val="00352EE5"/>
     <w:rsid w:val="00356B64"/>
+    <w:rsid w:val="00374CB8"/>
     <w:rsid w:val="003D35CE"/>
     <w:rsid w:val="003D3F8E"/>
     <w:rsid w:val="003E159D"/>
     <w:rsid w:val="004066EA"/>
     <w:rsid w:val="00426F66"/>
     <w:rsid w:val="00427D3C"/>
+    <w:rsid w:val="0043071B"/>
+    <w:rsid w:val="00445C9E"/>
+    <w:rsid w:val="00484C78"/>
+    <w:rsid w:val="004B27A3"/>
+    <w:rsid w:val="004C0D6B"/>
     <w:rsid w:val="004D2E0F"/>
     <w:rsid w:val="00500685"/>
     <w:rsid w:val="005065FD"/>
     <w:rsid w:val="005117DD"/>
     <w:rsid w:val="00514E6C"/>
     <w:rsid w:val="00524EE8"/>
+    <w:rsid w:val="00525205"/>
+    <w:rsid w:val="00525EEB"/>
     <w:rsid w:val="00530AE9"/>
     <w:rsid w:val="00536EC2"/>
     <w:rsid w:val="00544360"/>
     <w:rsid w:val="005766B5"/>
     <w:rsid w:val="00582726"/>
     <w:rsid w:val="00584EF8"/>
     <w:rsid w:val="00595A8D"/>
+    <w:rsid w:val="005A0D8C"/>
     <w:rsid w:val="005B7642"/>
     <w:rsid w:val="005E48C4"/>
     <w:rsid w:val="005F5DB6"/>
     <w:rsid w:val="006070E7"/>
     <w:rsid w:val="00624F71"/>
     <w:rsid w:val="00635F98"/>
     <w:rsid w:val="00663278"/>
+    <w:rsid w:val="0067037B"/>
     <w:rsid w:val="006B1434"/>
     <w:rsid w:val="006E3361"/>
     <w:rsid w:val="006F5190"/>
     <w:rsid w:val="007027A5"/>
     <w:rsid w:val="0070674B"/>
     <w:rsid w:val="007122EE"/>
     <w:rsid w:val="00745EB5"/>
+    <w:rsid w:val="00785C2B"/>
+    <w:rsid w:val="0078761D"/>
+    <w:rsid w:val="00787EF8"/>
     <w:rsid w:val="00792F90"/>
+    <w:rsid w:val="007C4615"/>
     <w:rsid w:val="007E52DA"/>
     <w:rsid w:val="0080357A"/>
     <w:rsid w:val="00851060"/>
     <w:rsid w:val="00856C48"/>
+    <w:rsid w:val="008644BA"/>
     <w:rsid w:val="008A3646"/>
     <w:rsid w:val="00932BA9"/>
     <w:rsid w:val="00964F99"/>
     <w:rsid w:val="00995EE9"/>
+    <w:rsid w:val="009A1470"/>
+    <w:rsid w:val="009B5FFD"/>
     <w:rsid w:val="009C0167"/>
     <w:rsid w:val="009D0390"/>
     <w:rsid w:val="009F53BF"/>
     <w:rsid w:val="00A045ED"/>
     <w:rsid w:val="00A4654E"/>
+    <w:rsid w:val="00A65853"/>
     <w:rsid w:val="00A7216A"/>
     <w:rsid w:val="00A7445F"/>
     <w:rsid w:val="00A903E3"/>
     <w:rsid w:val="00A9358B"/>
     <w:rsid w:val="00AA24A3"/>
+    <w:rsid w:val="00AA5D19"/>
     <w:rsid w:val="00AB085B"/>
     <w:rsid w:val="00AC02C0"/>
     <w:rsid w:val="00AE6180"/>
     <w:rsid w:val="00AF4E28"/>
     <w:rsid w:val="00B00891"/>
     <w:rsid w:val="00B30843"/>
     <w:rsid w:val="00B4301C"/>
     <w:rsid w:val="00B96089"/>
     <w:rsid w:val="00BB38EE"/>
     <w:rsid w:val="00C3504D"/>
+    <w:rsid w:val="00C52693"/>
+    <w:rsid w:val="00C52EFF"/>
     <w:rsid w:val="00CD59A5"/>
     <w:rsid w:val="00D005A9"/>
     <w:rsid w:val="00D07F89"/>
     <w:rsid w:val="00D12450"/>
+    <w:rsid w:val="00D451FC"/>
     <w:rsid w:val="00D74C84"/>
     <w:rsid w:val="00DB029A"/>
     <w:rsid w:val="00DC1DBE"/>
     <w:rsid w:val="00DD2D19"/>
     <w:rsid w:val="00E0532B"/>
     <w:rsid w:val="00E56D1B"/>
     <w:rsid w:val="00E7231A"/>
     <w:rsid w:val="00E90984"/>
+    <w:rsid w:val="00EA1460"/>
     <w:rsid w:val="00EA420E"/>
+    <w:rsid w:val="00EC2B84"/>
+    <w:rsid w:val="00EE1A83"/>
     <w:rsid w:val="00EE47DD"/>
+    <w:rsid w:val="00F01FB0"/>
     <w:rsid w:val="00F137B7"/>
+    <w:rsid w:val="00F27A3B"/>
     <w:rsid w:val="00F558EB"/>
+    <w:rsid w:val="00F74388"/>
     <w:rsid w:val="00F9513D"/>
+    <w:rsid w:val="00FA0812"/>
+    <w:rsid w:val="00FB0C4C"/>
     <w:rsid w:val="00FD6072"/>
     <w:rsid w:val="00FE077F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="1FAEC99E"/>
   <w15:docId w15:val="{8E00BB32-443B-47A9-BDBE-50281E25B092}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6398,143 +6451,156 @@
     <w:rsid w:val="00144F17"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001A54BF"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00785C2B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="924338805">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1241453263">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="74773CF684904CFFA6EAF2181DACA468"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1B4C3577-2EEA-41B1-B9E1-F4F781635EA2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00527139" w:rsidRDefault="008E6FFB" w:rsidP="008E6FFB">
           <w:pPr>
             <w:pStyle w:val="74773CF684904CFFA6EAF2181DACA468"/>
           </w:pPr>
           <w:r w:rsidRPr="00AF1E28">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer une date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -6563,97 +6629,108 @@
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C9301E"/>
+    <w:rsid w:val="0029233A"/>
+    <w:rsid w:val="00374CB8"/>
+    <w:rsid w:val="00397239"/>
+    <w:rsid w:val="00445C9E"/>
+    <w:rsid w:val="004B27A3"/>
+    <w:rsid w:val="004C0D6B"/>
     <w:rsid w:val="00527139"/>
+    <w:rsid w:val="005A0D8C"/>
+    <w:rsid w:val="006659E6"/>
+    <w:rsid w:val="0067037B"/>
     <w:rsid w:val="006C2826"/>
     <w:rsid w:val="008E6FFB"/>
+    <w:rsid w:val="00B61C29"/>
     <w:rsid w:val="00C46522"/>
     <w:rsid w:val="00C9301E"/>
+    <w:rsid w:val="00F74388"/>
     <w:rsid w:val="00F838C9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7060,51 +7137,51 @@
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008E6FFB"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="74773CF684904CFFA6EAF2181DACA468">
     <w:name w:val="74773CF684904CFFA6EAF2181DACA468"/>
     <w:rsid w:val="008E6FFB"/>
     <w:pPr>
       <w:spacing w:before="280" w:after="240" w:line="288" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -7348,67 +7425,67 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA111117-026E-4DDA-8800-FEB8F0AA3C05}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>845</Words>
-  <Characters>4651</Characters>
+  <Words>874</Words>
+  <Characters>4813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>38</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5486</CharactersWithSpaces>
+  <CharactersWithSpaces>5676</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Stiliano Ordolli</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>